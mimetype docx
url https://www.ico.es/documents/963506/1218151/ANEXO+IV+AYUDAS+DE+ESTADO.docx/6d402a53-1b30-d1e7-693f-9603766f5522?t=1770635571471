--- v0 (2026-02-10)
+++ v1 (2026-04-11)
@@ -1,13375 +1,13627 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
-  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3E6B2FC5" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00E23541" w:rsidP="00133C5C">
-[...42 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+    <w:p w14:paraId="36634176" w14:textId="5DE36438" w:rsidR="00780E5C" w:rsidRPr="00A4106B" w:rsidRDefault="00780E5C" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ANEXOS AYUDAS DE ESTADO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1348B68E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-        </w:rPr>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ANEXO VI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67902619" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-2"/>
-[...107 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Declaración Responsable de cumplimiento con la normativa sobre ayudas de estado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="201275FC" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F450368" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="31"/>
-[...23 lines deleted...]
-          <w:spacing w:val="-7"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">LA EMPRESA: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15A0BC32" w14:textId="4E54D06A" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CIF_________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39B15553" w14:textId="0DC61EDB" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DENOMINACIÓN SOCIAL:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...374 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2739E977" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:left="720"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="73BE54BE" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:right="-427"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>en calidad de solicitante de la financiación al amparo de la Línea ICO Crecimiento</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0DF514" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:right="-427"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E3D9219" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="31"/>
-[...11 lines deleted...]
-        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARA en la relación a las ayudas de minimis</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17B82B9C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4566E4CB" wp14:editId="61FB31A9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74FF6EFF" wp14:editId="0652153E">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1076325</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-3810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>41910</wp:posOffset>
+                  <wp:posOffset>41275</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="213360" cy="137160"/>
-                <wp:effectExtent l="9525" t="12065" r="5715" b="12700"/>
+                <wp:effectExtent l="0" t="0" r="15240" b="15240"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1134626036" name="Group 18"/>
+                <wp:docPr id="493547786" name="Text Box 493547786"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="213360" cy="137160"/>
-                          <a:chOff x="1695" y="66"/>
-                          <a:chExt cx="336" cy="216"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...97 lines deleted...]
-                    </wpg:wgp>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3943C8BA" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="030D6D2D" id="Group 18" o:spid="_x0000_s1026" style="position:absolute;margin-left:84.75pt;margin-top:3.3pt;width:16.8pt;height:10.8pt;z-index:251654656;mso-position-horizontal-relative:page" coordorigin="1695,66" coordsize="336,216" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAdelljrAMAAEMKAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CIrU7bltbDeoEiy&#10;iwJpGyDKB9AUdUElUiVpy5uv73Ak2rJjp4vUDxLpORoenhnO8OHtoW3IXhpba7Wh7G5GiVRC57Uq&#10;N/RL9vTmnhLruMp5o5Xc0Bdp6dvHn3966LtUxrrSTS4NASfKpn23oZVzXRpFVlSy5fZOd1KBsdCm&#10;5Q6mpoxyw3vw3jZRPJslUa9N3hktpLXw7/vBSB/Rf1FI4f4qCisdaTYUuDl8Gnxu/TN6fOBpaXhX&#10;1WKkwX+ARctrBYseXb3njpOdqb9x1dbCaKsLdyd0G+miqIXEPcBu2OxiN89G7zrcS5n2ZXeUCaS9&#10;0OmH3Yo/98+m+9x9MgN7GH7U4m8LukR9V6ZTu5+XA5hs+z90DvHkO6dx44fCtN4FbIkcUN+Xo77y&#10;4IiAP2M2nycQBQEmNl8xGKP+ooIg+a9Ysl5SAtYkCZYP47fw5fBhzNAW8XRYEmmOtHzYIY/sSSr7&#10;/6T6XPFOYgSsl+KTIXXuud+vFsk6TiC5FW9BhicjpU9SwtaeuGcB8CCrnWo6sXiYBen/U81vdAmK&#10;3lSFp2Jn3bPUGBS+/2jdkOo5jDDU+Ug9g4AUbQNZ/+sbMiN+KXyMR+MIYwH2S0SyGemJX3v0GVzF&#10;AYOukoSEOJZHN/MAATcAqMgYTzg6R8wiYNBNPJuzq4wgVQbintHiOiNImsnmrjJaBch3GEGgJ25u&#10;MloHmGd0f50RO9c7vo+vqMSmanvIVZ3Yud63QzcVPWPxDWIXsl8nNhX9NrFz2W8Tm2qfseQGsXP1&#10;rwYRzt0pGaZ5BXWiDDnPq3AMxEGN5wBGhPtmNcMy1mnrC1EG+kMZyuY+w8EFoPyhuQEeala2ehUY&#10;iHrPEOHXuGYQOoQvXwcHQRGOZSgQH97jhg30xMtuaCiBbrj1S/C0487rFIak31AsM5Uv4Amq1Oq9&#10;zDQi3EW1h7VO1kZNUegF2GHVB1ywhneHvgLqVOeDPbwHHBwj8PU61OWKotFWDvL73WKIj9v2ak1q&#10;p9JPddOgMo3yYqyX8RJVsLqpc2/0QlhTbt81huy5v2ngb4zYGQw6usrRWSV5/mEcO143wxhlwd47&#10;tIahl2x1/gJtwujh/gL3LRhU2nylpIe7y4baf3bcSEqa3xV0vDVbLEAeh5PFchXDxEwt26mFKwGu&#10;NtRROAh++M4NF6RdZ+qygpUYblfp36DZF7VvJNB0bTqwGifQdHGENxUYnV2FpnNEne5+j/8CAAD/&#10;/wMAUEsDBBQABgAIAAAAIQA177bd3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXv&#10;hf6HZYTe6iYRg43ZiEjbkxSqhdLbmh2TYHY2ZNck/vtOT/U2j/d48718M9lWDNj7xpGCeB6BQCqd&#10;aahS8HV8e16B8EGT0a0jVHBDD5vi8SHXmXEjfeJwCJXgEvKZVlCH0GVS+rJGq/3cdUjsnV1vdWDZ&#10;V9L0euRy28okilJpdUP8odYd7mosL4erVfA+6nG7iF+H/eW8u/0clx/f+xiVeppN2zWIgFP4D8Mf&#10;PqNDwUwndyXjRcs6fVlyVEGagmA/iRYxiBMfqwRkkcv7AcUvAAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhAB16WWOsAwAAQwoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADXvtt3fAAAACAEAAA8AAAAAAAAAAAAAAAAABgYAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAASBwAAAAA=&#10;">
-[...4 lines deleted...]
-              </v:group>
+              <v:shapetype w14:anchorId="74FF6EFF" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+                <v:stroke joinstyle="miter"/>
+                <v:path gradientshapeok="t" o:connecttype="rect"/>
+              </v:shapetype>
+              <v:shape id="Text Box 493547786" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.3pt;margin-top:3.25pt;width:16.8pt;height:10.8pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPP21iEwIAACoEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjOpRcjTtGlyzCg&#10;uwDdPkCW5ViYLGqUErv7+lFymma3l2F6EEiROiQPydXN0Bl2UOg12JLnkylnykqotd2V/Mvn7asr&#10;znwQthYGrCr5o/L8Zv3yxap3hZpBC6ZWyAjE+qJ3JW9DcEWWedmqTvgJOGXJ2AB2IpCKu6xG0RN6&#10;Z7LZdHqR9YC1Q5DKe3q9G418nfCbRsnwsWm8CsyUnHIL6cZ0V/HO1itR7FC4VstjGuIfsuiEthT0&#10;BHUngmB71L9BdVoieGjCREKXQdNoqVINVE0+/aWah1Y4lWohcrw70eT/H6z8cHhwn5CF4TUM1MBU&#10;hHf3IL96ZmHTCrtTt4jQt0rUFDiPlGW988Xxa6TaFz6CVP17qKnJYh8gAQ0NdpEVqpMROjXg8US6&#10;GgKT9DjL5/MLskgy5fPLnOQYQRRPnx368FZBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgO&#10;gvq/TeeI/pObsawv+fVythzr/yvENJ0/QXQ60CAb3ZX86uQkisjaG1unMQtCm1Gm6ow90hiZGzkM&#10;QzWQY6SzgvqRCEUYB5YWjIQW8DtnPQ1ryf23vUDFmXlnqSnX+WIRpzspi+XljBQ8t1TnFmElQZU8&#10;cDaKmzBuxN6h3rUUaRwDC7fUyEYnkp+zOuZNA5nadFyeOPHnevJ6XvH1DwAAAP//AwBQSwMEFAAG&#10;AAgAAAAhAA57HC3cAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ67SB&#10;EEI2FUIC0Ru0FVzdxE0i7HWw3TT8PcsJjqMZzbwpV5M1YtQ+9I4QFvMEhKbaNT21CLvt0ywHEaKi&#10;RhlHGuFbB1hV52elKhp3ojc9bmIruIRCoRC6GIdCylB32qowd4Mm9g7OWxVZ+lY2Xp243Bq5TJJM&#10;WtUTL3Rq0I+drj83R4uQX7+MH2Gdvr7X2cHcxavb8fnLI15eTA/3IKKe4l8YfvEZHSpm2rsjNUEY&#10;hFnGQYTsBgS7acrH9gjLfAGyKuV/+uoHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAzz9t&#10;YhMCAAAqBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;DnscLdwAAAAFAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3943C8BA" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-        <w:rPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SÍ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...112 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es una empresa operativa en el sector agrícola </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D6D76C2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1764219B" wp14:editId="5D26C3B7">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="16058E85" wp14:editId="6E39311F">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1076325</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>-3810</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>42545</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="220980" cy="152400"/>
-                <wp:effectExtent l="9525" t="10160" r="7620" b="8890"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1339802467" name="Group 16"/>
+                <wp:docPr id="582078010" name="Text Box 582078010"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="220980" cy="152400"/>
-                          <a:chOff x="1695" y="67"/>
-                          <a:chExt cx="348" cy="240"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...97 lines deleted...]
-                    </wpg:wgp>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3C9FB1EE" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="5713EFE1" id="Group 16" o:spid="_x0000_s1026" style="position:absolute;margin-left:84.75pt;margin-top:3.35pt;width:17.4pt;height:12pt;z-index:251655680;mso-position-horizontal-relative:page" coordorigin="1695,67" coordsize="348,240" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDRl0t0qQMAAEEKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu4zYQfS/QfyD42GKjiy+JhTiLYncT&#10;FNi2C6z6ATRFXVCJVEnacvr1HQ5FR/ZaabD1g0xqjoaHZ4YzvH9/7FpyENo0Sm5pchNTIiRXRSOr&#10;Lf0zf3x3R4mxTBasVVJs6bMw9P3Djz/cD30mUlWrthCagBNpsqHf0traPosiw2vRMXOjeiHBWCrd&#10;MQtTXUWFZgN479oojeN1NChd9FpxYQy8/eiN9AH9l6Xg9o+yNMKSdkuBm8WnxufOPaOHe5ZVmvV1&#10;w0ca7DtYdKyRsOjJ1UdmGdnr5htXXcO1Mqq0N1x1kSrLhgvcA+wmiS9286TVvse9VNlQ9SeZQNoL&#10;nb7bLf/98KT7r/0X7dnD8LPifxnQJRr6Kpva3bzyYLIbflMFxJPtrcKNH0vdORewJXJEfZ9P+oqj&#10;JRxepmm8uYMocDAlq3QZj/rzGoLkvkrWmxUlYF3f+sjw+tP47WIJmeQ+hM+cLWKZXxJpjrRc2CGP&#10;zItU5v9J9bVmvcAIGCfFF02aAigkd6vVbbqkRLIORHjUQrgUJQnSdhwAHEQ1U0UnFgczIPx/avmN&#10;KkHPWU1YxvfGPgmFIWGHz8b6RC9ghIEuRuo5hKPsWsj5n9+RmLil8DEejBMsCbCfIpLHZCBu7dFn&#10;cJUGDLpa35IQxerkZhEg4AYANRmjCQfnhAFZJ4zSeLm4yggSxcMco+V1RuuAmWd0GyCvMILMewuj&#10;TYA5RnfXGSXnei/iayolU7Ud5KpOybne86Gbip4n6Qyxc9lniE1Fnyd2Lvs8san2ebKeIXau/tW0&#10;SqbST/MKqkQVcp7V4RjwoxzPAYwIc60qxiLWK+PKUA76Q6XJF2OhAZQ7NDNgX7FyPPqw3utgIOo8&#10;Q4R9DXsdnUDoEL56GxwERfhmCvecxg1r6IiXvVBTAr1w575hWc+s0ykMybClWGZqX3nd+04dRK4Q&#10;YS9qPaz1Ym3lFIVegF2o3sEa/nv0FVAvVT7Yw7/HwTECX29DXa7IW2WEl9/tFnvJadtOrUntlOqx&#10;aVtUppVOjM0qXWGuGNU2hTM6IYyudh9aTQ7M3TPwN4bgDAb9XBborBas+DSOLWtaP4bFW0g1aGm+&#10;Nfh+tlPFM7QJrfztBW5bMKiV/oeSAW4uW2r+3jMtKGl/ldDvNskSWiSxOFlCn4KJnlp2UwuTHFxt&#10;qaVwENzwg/XXo32vm6qGlRLcrlS/QKsvG9dIkJ9nNU6g5eII7ykwOrsITeeIern5PfwLAAD//wMA&#10;UEsDBBQABgAIAAAAIQDnJlyt3wAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAFITvgv9h&#10;eYI3u5vGphqzKaWop1KwFcTbNnlNQrNvQ3abpP/e50mPwwwz32SrybZiwN43jjREMwUCqXBlQ5WG&#10;z8PbwxMIHwyVpnWEGq7oYZXf3mQmLd1IHzjsQyW4hHxqNNQhdKmUvqjRGj9zHRJ7J9dbE1j2lSx7&#10;M3K5beVcqURa0xAv1KbDTY3FeX+xGt5HM67j6HXYnk+b6/dhsfvaRqj1/d20fgERcAp/YfjFZ3TI&#10;menoLlR60bJOnhcc1ZAsQbA/V48xiKOGWC1B5pn8fyD/AQAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhANGXS3SpAwAAQQoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAOcmXK3fAAAACAEAAA8AAAAAAAAAAAAAAAAAAwYAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAAAPBwAAAAA=&#10;">
-[...4 lines deleted...]
-              </v:group>
+              <v:shape w14:anchorId="16058E85" id="Text Box 582078010" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-.3pt;margin-top:3.35pt;width:17.4pt;height:12pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDEKiq6FwIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06RRC23UdLV0KUJa&#10;LtLCB7iO01g4HjN2m5SvZ+x0u9UCLwg/WDOe8fHMOePVzdAZdlToNdiKTyc5Z8pKqLXdV/zb1+2r&#10;BWc+CFsLA1ZV/KQ8v1m/fLHqXakKaMHUChmBWF/2ruJtCK7MMi9b1Qk/AacsBRvATgRycZ/VKHpC&#10;70xW5PnrrAesHYJU3tPp3Rjk64TfNEqGz03jVWCm4lRbSDumfRf3bL0S5R6Fa7U8lyH+oYpOaEuP&#10;XqDuRBDsgPo3qE5LBA9NmEjoMmgaLVXqgbqZ5s+6eWiFU6kXIse7C03+/8HKT8cH9wVZGN7CQAKm&#10;Jry7B/ndMwubVti9ukWEvlWipoenkbKsd748X41U+9JHkF3/EWoSWRwCJKChwS6yQn0yQicBThfS&#10;1RCYpMOiyJcLikgKTefFLE+iZKJ8vOzQh/cKOhaNiiNpmsDF8d6HWIwoH1PiWx6MrrfamOTgfrcx&#10;yI6C9N+mlep/lmYs6yu+nBfzsf+/QuRp/Qmi04EG2eiu4otLkigja+9sncYsCG1Gm0o29kxjZG7k&#10;MAy7gen6zHFkdQf1iXhFGOeW/hkZLeBPznqa2Yr7HweBijPzwZI2y+lsFoc8ObP5m4IcvI7sriPC&#10;SoKqeOBsNDdh/BgHh3rf0kvjNFi4JT0bnbh+qupcPs1lkuD8h+LgX/sp6+mnr38BAAD//wMAUEsD&#10;BBQABgAIAAAAIQAxyZ0v3AAAAAUBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUhc&#10;UOvQVkkJcSqEBIJbKQiubrxNIux1sN00/D3LCU6j0YxmXrWZnBUjhth7UnA9z0AgNd701Cp4e32Y&#10;rUHEpMlo6wkVfGOETX1+VunS+BO94LhLreARiqVW0KU0lFLGpkOn49wPSJwdfHA6sQ2tNEGfeNxZ&#10;uciyXDrdEz90esD7DpvP3dEpWK+exo/4vNy+N/nB3qSrYnz8CkpdXkx3tyASTumvDL/4jA41M+39&#10;kUwUVsEs56KCvADB6XK1ALFnzQqQdSX/09c/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AMQqKroXAgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhADHJnS/cAAAABQEAAA8AAAAAAAAAAAAAAAAAcQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAAB6BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3C9FB1EE" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-        <w:rPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SÍ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...176 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> es una empresa operativa en el sector de la pesca y de la acuicultura</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E47A83C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7769F353" wp14:editId="46E29AAE">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="231E63EE" wp14:editId="5FEC6A11">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1080135</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>41910</wp:posOffset>
+                  <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="228600" cy="228600"/>
-                <wp:effectExtent l="13335" t="8255" r="5715" b="10795"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="1143657538" name="Group 14"/>
+                <wp:docPr id="298" name="Text Box 298"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="228600" cy="228600"/>
-                          <a:chOff x="1701" y="66"/>
-                          <a:chExt cx="360" cy="360"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...97 lines deleted...]
-                    </wpg:wgp>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3CC9CF5F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="743EAFAF" id="Group 14" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.05pt;margin-top:3.3pt;width:18pt;height:18pt;z-index:251653632;mso-position-horizontal-relative:page" coordorigin="1701,66" coordsize="360,360" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB0fzc5pAMAAEIKAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CKry9ryrrDeoEiy&#10;iwJpGyDqB9AUdUElUiVpy9uv73AoemXHaoLUD/JIczQ8c4aa4cPbY9+Rg9CmVXJLk5uYEiG5KltZ&#10;b+mfxdObO0qMZbJknZJiS1+EoW8ff/zhYRxykapGdaXQBIJIk4/DljbWDnkUGd6InpkbNQgJzkrp&#10;nlm41XVUajZC9L6L0jjOolHpctCKC2Pg6XvvpI8Yv6oEt39UlRGWdFsK3CxeNV537ho9PrC81mxo&#10;Wj7RYN/BomethEVPod4zy8het1+E6luulVGVveGqj1RVtVxgDpBNEl9k86zVfsBc6nysh5NMIO2F&#10;Tt8dlv9+eNbD5+GT9uzB/Kj4XwZ0icahzud+d197MNmNv6kS6sn2VmHix0r3LgSkRI6o78tJX3G0&#10;hMPDNL3LYqgCB9dko/68gSK5t5JNnFAC3izzleHNh+nd22x60RmOHcv9kkhzouXKDvvIvEpl/p9U&#10;nxs2CKyAcVJ80qQtt/R2E682q+zulhLJelDhSQvh9ihJ1o6bIwHooKqZSzrzOJgB5b8q5heyBEEX&#10;RWE53xv7LBTWhB0+GotK1yVYWOlyol6ArFXfwab/+Q2JiVsKL9OXcYJBXTzsp4gUMRnJVAfY8idM&#10;GjAYKstIKOMrBCQ7hQFAcy3MKmAwTBpn1xmtA8wxWl1nlAXMMqNNgECYJUbQxGYaLTK6DzDH6O46&#10;o+Rc71V6TaVkrraDXNUpOdd7uXRz0YskXSB2LvsCsbnoy8TOZV8mNte+SLIFYufqX91WyVz6eRWh&#10;TZz2PGvCZ8CPcvoOwCLMzaoYu9igjOtDhe9Cxe3UaQDlPpoFMGgCLavYfBMYiDowVNg3sf8OnUDp&#10;EI59BZL5ChwERfj9PLp/bUpYw0i8HIaaEhiGO/cOywdmnU7BJCP0O9d7G//vnvfqIAqFCHvR7GGt&#10;V28n5yiMAuxC+w7e8D9grICa2gvEC/7w73HACGJ9G+pyRd4pI7z8LlscJqe0nVqz3inVU9t1qEwn&#10;nRj363SNe8Wori2d0wlhdL1712lyYO6ggb+pBGcwGOiyxGCNYOWHybas7byN6eLo9aPBz5KdKl9g&#10;TGjljy9w3AKjUfofSkY4umyp+XvPtKCk+1XCwLtPViuQx+LNar1J4UbPPbu5h0kOobbUUvgQnPnO&#10;+vPRftBt3cBKCaYr1S8w66vWDRKYuSb3rKYbmLlo4UEFrLOT0PweUa9Hv8d/AQAA//8DAFBLAwQU&#10;AAYACAAAACEAlEYkVt0AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBm91N&#10;1Cgxm1KKeiqCrSDeptlpEprdDdltkv57x5M9frzHm2+K5Ww7MdIQWu80JAsFglzlTetqDV+7t7tn&#10;ECGiM9h5RxrOFGBZXl8VmBs/uU8at7EWPOJCjhqaGPtcylA1ZDEsfE+Os4MfLEbGoZZmwInHbSdT&#10;pTJpsXV8ocGe1g1Vx+3JanifcFrdJ6/j5nhYn392jx/fm4S0vr2ZVy8gIs3xvwx/+qwOJTvt/cmZ&#10;IDrmJ5VwVUOWgeA8VRnzXsNDmoEsC3n5QPkLAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;dH83OaQDAABCCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAlEYkVt0AAAAIAQAADwAAAAAAAAAAAAAAAAD+BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAAgHAAAAAA==&#10;">
-[...4 lines deleted...]
-              </v:group>
+              <v:shape w14:anchorId="231E63EE" id="Text Box 298" o:spid="_x0000_s1028" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.4pt;width:18pt;height:18pt;z-index:251660288;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCHXxAUEwIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dftm&#10;yZkPwtbCgFUlPyrPb9avX616V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPl1dTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyVfnp1EEVl7b+s0ZkFoM8pUnbEnGiNzI4dhqAam&#10;a6IhBoisVlAfiVeEcW5pz0hoAX9y1tPMltz/2AtUnJmPlnpzPZvP45AnZb54m5OCl5bq0iKsJKiS&#10;B85GcRPGxdg71LuWIo3TYOGW+tnoxPVzVqf0aS5Tt047FAf/Uk9ez5u+/gUAAP//AwBQSwMEFAAG&#10;AAgAAAAhACCfJTvaAAAABAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFxQ69BW&#10;IYRsKoQEglspFVzd2E0i7HWw3TT8PcsJjqMZzbyp1pOzYjQh9p4QrucZCEON1z21CLu3x1kBIiZF&#10;WllPBuHbRFjX52eVKrU/0asZt6kVXEKxVAhdSkMpZWw641Sc+8EQewcfnEosQyt1UCcud1YusiyX&#10;TvXEC50azENnms/t0SEUq+fxI74sN+9NfrC36epmfPoKiJcX0/0diGSm9BeGX3xGh5qZ9v5IOgqL&#10;wEcSQs74bC5zlnuE1aIAWVfyP3z9AwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIdfEBQT&#10;AgAAMQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhACCf&#10;JTvaAAAABAEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3CC9CF5F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">Que </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-        <w:rPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...320 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha obtenido ningún tipo de ayuda para los mismos costes elegibles incluidas, de haberlas, las empresas del mismo grupo, de las Administraciones Públicas españolas y/o comunitarias </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DEB96BA" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:left="540"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="36A8A3F3" wp14:editId="66149B62">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0BADE865" wp14:editId="29B9127B">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1080135</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>42545</wp:posOffset>
+                  <wp:posOffset>43180</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="228600" cy="228600"/>
-                <wp:effectExtent l="13335" t="9525" r="5715" b="9525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="90146780" name="Group 12"/>
+                <wp:docPr id="39" name="Text Box 39"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="228600" cy="228600"/>
-                          <a:chOff x="1701" y="67"/>
-                          <a:chExt cx="360" cy="360"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...97 lines deleted...]
-                    </wpg:wgp>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="20092F90" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="58C2C2B3" id="Group 12" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.05pt;margin-top:3.35pt;width:18pt;height:18pt;z-index:251652608;mso-position-horizontal-relative:page" coordorigin="1701,67" coordsize="360,360" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDuF6JnoAMAAEMKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV9g/4Hg4xaNLrHlWIhTLNom&#10;WCDbFqj6ATRFXbASqZK05fTrdziUHNm12qD1gzwUj4ZnzpAzvH1zaBuyF9rUSm5odBVSIiRXeS3L&#10;Df2S3b++ocRYJnPWKCk29EkY+ubuzz9u+y4VsapUkwtNwIk0ad9taGVtlwaB4ZVomblSnZAwWSjd&#10;MgtDXQa5Zj14b5sgDsMk6JXOO624MAbevvOT9A79F4Xg9mNRGGFJs6HAzeJT43PrnsHdLUtLzbqq&#10;5gMN9gssWlZLWPTo6h2zjOx0/Z2rtuZaGVXYK67aQBVFzQXGANFE4Vk0D1rtOoylTPuyO8oE0p7p&#10;9Mtu+Yf9g+4+d5+0Zw/mo+L/GdAl6Lsync67cenBZNv/q3LIJ9tZhYEfCt06FxASOaC+T0d9xcES&#10;Di/j+CYJIQscpgYb9ecVJMl9Fa3CiBKYTVY+M7x6P3x7nQwfOsOxY6lfEmkOtFzaYR+ZZ6nM70n1&#10;uWKdwAwYJ8UnTeocaK6T5fV6uU4WlEjWggz3Wgi3SUl07cg5FgAfZTVTTSczDmZA+p+q+Z0uo6Kz&#10;qrCU74x9EAqTwvaPxqLUZQ4WpjofqGega9E2sOtfvSYhcUvhYzgaRxgkxsP+CkgWkp4MiYA9f8TE&#10;IwZdJSsy5vEZcj1CwA0AqktuQNYJozhMLjNajjDHaHGZUTJi5hmtRsgPGEEVewmj9QhzjG4uM4pO&#10;9V7El1SKpmo7yEWdolO951M3FT2L4hlip7LPEJuKPk/sVPZ5YlPtsyiZIXaq/sVtFU2ln+4rqBPH&#10;Pc+q8RjwgxzOAViEuWYVYhnrlHGFKPNlKMPTDC4A5Q7NDBg0gZqVYc36KRiIOjBk2FexH7uGeuLh&#10;y5fBQVD0vp7CPachYA098bwbakqgG279ke+YdTq5eJ1J+g3FMlP5f/e+VXuRKUTYs2oPaz3PNnKK&#10;Qi/Abqzf4+z436GvETWUF/A3zo//HgfHCHy9DHW+Im+UEV5+FyJ2k2PYTq1J7ZTqvm4aLJ6NdGKs&#10;l/ES94pRTZ27SSeE0eX2baPJnrmbBv6GFJzAoKPLHJ1VguXvB9uyuvE2hou917cG30u2Kn+CNqGV&#10;v7/AfQuMSulvlPRwd9lQ83XHtKCk+UdCx1tHiwXIY3GwWK5iGOjpzHY6wyQHVxtqKRwEZ761/oK0&#10;63RdVrBShOFK9Tc0+6J2jQSarkk9q2EATRctvKmAdXIVmo4R9Xz3u/sfAAD//wMAUEsDBBQABgAI&#10;AAAAIQBZErYU3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3U3UpMRs&#10;SinqqQi2gvS2TaZJaHY2ZLdJ+u8dT3r8eI833+Sr2XZixMG3jjRECwUCqXRVS7WGr/3bwxKED4Yq&#10;0zlCDVf0sCpub3KTVW6iTxx3oRY8Qj4zGpoQ+kxKXzZojV+4HomzkxusCYxDLavBTDxuOxkrlUhr&#10;WuILjelx02B53l2shvfJTOvH6HXcnk+b62H//PG9jVDr+7t5/QIi4Bz+yvCrz+pQsNPRXajyomNO&#10;VcRVDUkKgvNYJcxHDU9xCrLI5f8Hih8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA7hei&#10;Z6ADAABDCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;WRK2FN4AAAAIAQAADwAAAAAAAAAAAAAAAAD6BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAAUHAAAAAA==&#10;">
-[...4 lines deleted...]
-              </v:group>
+              <v:shape w14:anchorId="0BADE865" id="Text Box 39" o:spid="_x0000_s1029" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:3.4pt;width:18pt;height:18pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAnEeX4FAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1+P0zAMf0fiO0R5Z93KduyqdadjxxDS&#10;8Uc6+ABpmq4RaRycbO349Djpbjcd8ILIQ2THzs/2z/bqZugMOyj0GmzJZ5MpZ8pKqLXdlfzb1+2r&#10;JWc+CFsLA1aV/Kg8v1m/fLHqXaFyaMHUChmBWF/0ruRtCK7IMi9b1Qk/AacsGRvATgRScZfVKHpC&#10;70yWT6dXWQ9YOwSpvKfXu9HI1wm/aZQMn5vGq8BMySm3kG5MdxXvbL0SxQ6Fa7U8pSH+IYtOaEtB&#10;z1B3Igi2R/0bVKclgocmTCR0GTSNlirVQNXMps+qeWiFU6kWIse7M03+/8HKT4cH9wVZGN7CQA1M&#10;RXh3D/K7ZxY2rbA7dYsIfatETYFnkbKsd744fY1U+8JHkKr/CDU1WewDJKChwS6yQnUyQqcGHM+k&#10;qyEwSY95vryakkWS6STHCKJ4/OzQh/cKOhaFkiP1NIGLw70Po+ujS4zlweh6q41JCu6qjUF2ENT/&#10;bTop/2duxrK+5NeLfDHW/1eIaTp/guh0oEE2uiv58uwkisjaO1unMQtCm1Gm6ow90RiZGzkMQzUw&#10;XZf8dQwQWa2gPhKvCOPc0p6R0AL+5KynmS25/7EXqDgzHyz15no2n8chT8p88SYnBS8t1aVFWElQ&#10;JQ+cjeImjIuxd6h3LUUap8HCLfWz0Ynrp6xO6dNcpm6ddigO/qWevJ42ff0LAAD//wMAUEsDBBQA&#10;BgAIAAAAIQAgnyU72gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcUOvQ&#10;ViGEbCqEBIJbKRVc3dhNIux1sN00/D3LCY6jGc28qdaTs2I0IfaeEK7nGQhDjdc9tQi7t8dZASIm&#10;RVpZTwbh20RY1+dnlSq1P9GrGbepFVxCsVQIXUpDKWVsOuNUnPvBEHsHH5xKLEMrdVAnLndWLrIs&#10;l071xAudGsxDZ5rP7dEhFKvn8SO+LDfvTX6wt+nqZnz6CoiXF9P9HYhkpvQXhl98Roeamfb+SDoK&#10;i8BHEkLO+Gwuc5Z7hNWiAFlX8j98/QMAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAnEeX4&#10;FAIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAg&#10;nyU72gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="20092F90" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SÍ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...390 lines deleted...]
-      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha obtenido las siguientes ayudas para los mismos costes elegibles incluidas, de haberlas, las empresas del mismo grupo, de las Administraciones Públicas españolas y/o comunitarias, siendo éstas las que figuran a continuación:</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblInd w:w="1240" w:type="dxa"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2230"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2230"/>
+        <w:gridCol w:w="2123"/>
+        <w:gridCol w:w="2149"/>
+        <w:gridCol w:w="2106"/>
+        <w:gridCol w:w="2116"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00037658" w:rsidRPr="00C04C5E" w14:paraId="5F637D2B" w14:textId="77777777">
-[...24 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="00A4106B" w14:paraId="54D69B2E" w14:textId="77777777" w:rsidTr="00A4106B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56FB2C82" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:spacing w:val="-1"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4106B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Organismo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2230" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:tcW w:w="2149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CE769A3" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:spacing w:val="-1"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4106B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Convocatoria</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2232" w:type="dxa"/>
-[...18 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+            <w:tcW w:w="2106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CCA06E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:spacing w:val="-1"/>
-[...1 lines deleted...]
-              <w:t>Importe</w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4106B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Importe solicitado</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C04C5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="49336C82" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:spacing w:val="-2"/>
-[...1 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4106B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Importe concedido</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C04C5E">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="00A4106B" w14:paraId="1304061E" w14:textId="77777777" w:rsidTr="00A4106B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="480C1963" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:spacing w:val="-1"/>
-[...26 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1336D777" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:spacing w:val="-1"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39F4A44E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:spacing w:val="-2"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial"/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79502763" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
-                <w:spacing w:val="-1"/>
-[...2 lines deleted...]
-            </w:r>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00037658" w:rsidRPr="00C04C5E" w14:paraId="2252C517" w14:textId="77777777">
-[...49 lines deleted...]
-          <w:p w14:paraId="7A0B65F1" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00037658"/>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="00A4106B" w14:paraId="5024B502" w14:textId="77777777" w:rsidTr="00A4106B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C6B57D6" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D15634A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188EF0B7" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB5665C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00037658" w:rsidRPr="00C04C5E" w14:paraId="0DC3117E" w14:textId="77777777">
-[...49 lines deleted...]
-          <w:p w14:paraId="774ADB11" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00037658"/>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="00A4106B" w14:paraId="240A152C" w14:textId="77777777" w:rsidTr="00A4106B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B40E28C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="733FE002" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7481B40B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE50C00" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00037658" w:rsidRPr="00C04C5E" w14:paraId="51EBE186" w14:textId="77777777">
-[...49 lines deleted...]
-          <w:p w14:paraId="299EF363" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00037658"/>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="00A4106B" w14:paraId="1B51BDD8" w14:textId="77777777" w:rsidTr="00A4106B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31DB032A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A15355B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AACA864" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CC4F758" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00037658" w:rsidRPr="00C04C5E" w14:paraId="3AA08049" w14:textId="77777777">
-[...102 lines deleted...]
-          <w:p w14:paraId="14635040" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00037658"/>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="00A4106B" w14:paraId="3B25BE4A" w14:textId="77777777" w:rsidTr="00A4106B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2123" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29ECB6E6" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2149" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79316E91" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2106" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="786BA8C8" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2116" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55370774" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="475B2B51" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00037658">
-[...35 lines deleted...]
-        <w:rPr>
+    <w:p w14:paraId="47AADEFB" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="013927D1" w14:textId="2BCC92E0" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7EA67139" wp14:editId="289E5E2C">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C06BD78" wp14:editId="699F74B1">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1080135</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>100965</wp:posOffset>
+                  <wp:posOffset>56515</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="228600" cy="228600"/>
-                <wp:effectExtent l="13335" t="12065" r="5715" b="6985"/>
-[...1 lines deleted...]
-                <wp:docPr id="152668438" name="Group 10"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="848744571" name="Text Box 39"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="228600" cy="228600"/>
-                          <a:chOff x="1701" y="159"/>
-                          <a:chExt cx="360" cy="360"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...97 lines deleted...]
-                    </wpg:wgp>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="0F67AE28" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="3CB5E2B3" id="Group 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.05pt;margin-top:7.95pt;width:18pt;height:18pt;z-index:251656704;mso-position-horizontal-relative:page" coordorigin="1701,159" coordsize="360,360" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCXnVKRqAMAAFAKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfV9g/4Hg4xaNRMVyYiFOsWib&#10;YIHutkDVD6Ap6oKVRJWkLadf3+FQsmXXSoPWD9LQczQ8PEPO8O7NvqnJTmpTqXZN2VVIiWyFyqq2&#10;WNMv6cPrW0qM5W3Ga9XKNX2Shr65//OPu75LZKRKVWdSEwjSmqTv1rS0tkuCwIhSNtxcqU624MyV&#10;briFoS6CTPMeojd1EIXhMuiVzjqthDQG/n3nnfQe4+e5FPZjnhtpSb2mwM3iU+Nz457B/R1PCs27&#10;shIDDf4LLBpetTDpIdQ7bjnZ6uqHUE0ltDIqt1dCNYHK80pIXAOshoVnq3nUatvhWoqkL7qDTCDt&#10;mU6/HFb8t3vU3efuk/bswfygxP8GdAn6rkimfjcuPJhs+n9VBvnkW6tw4ftcNy4ELInsUd+ng75y&#10;b4mAP6PodhlCFgS4Bhv1FyUkyX3FbkJGCXhZvPKpEeX74ePr5fClMxw9nvg5kefAy+UdNpI5amV+&#10;T6vPJe8kpsA4LT5pUmVAL4pjdh3GtytKWt6ADg9aSrdLCWOOnGMB8FFXMxV14nEwA9r/VM4fhRk1&#10;nZWFJ2Jr7KNUmBa++2Asil1kYGGys4F7CsLmTQ37/tVrEhI3Fz6Gw3GAQWo87K+ApCHpyZAJ2PUH&#10;TDRifKh4RQ6pPIKuRxAEAjcpL0VajCCMFIXLy6TiEeZILS6TWo6Y50jdjKDnSEE1myg1Swq2xVGp&#10;28uk2KnqMbsoFWynYyiHuagVO5N9NoNT5VMWzTA7lX6O2VT5eWZn2s8ym8qfsuUMs1P93d65sL3Y&#10;VP6T/QU147D9eTmeCLFvhyMBFuGuc4VY0zplXFVKfU1Kr4eyAyh3fmbAIAsUsPTmRWBg6sC+aAC7&#10;50MzSB/C4xcFZ6ApwrGWjtH9e1iwhgZ53ho1JdAaN/70d9w6ndx6nUn6NcWKU/q3+79RO5kqRNiz&#10;0g9zHb11O0VhFGA31vLRO747jDWihkoD8Ub/+PY4OEsQ62Wo8xlFrYz0DcUtETvLYdlOrUkZbdVD&#10;VddYR+vWibGKoxj3ilF1lTmnE8LoYvO21mTH3bUDf0PGTmDQ3tsMg5WSZ+8H2/Kq9jYuFxuxbxO+&#10;r2xU9gQtQyt/mYHLFxil0t8o6eEis6bm65ZrSUn9Twvdb8UWC5DH4mAR30Qw0FPPZurhrYBQa2op&#10;HARnvrX+trTtdFWUMBPD5bbqb+j8eeV6CjRgk3hWwwAaMFp4bQHr5F40HSPqeBG8/w4AAP//AwBQ&#10;SwMEFAAGAAgAAAAhAGxAWgPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfI&#10;SNxY0qEOVppO0wScJqRtSIhb1nhttcapmqzt/j3mBDc/++n5e/lqcq0YsA+NJw3JTIFAKr1tqNLw&#10;eXh7eAYRoiFrWk+o4YoBVsXtTW4y60fa4bCPleAQCpnRUMfYZVKGskZnwsx3SHw7+d6ZyLKvpO3N&#10;yOGulXOlFtKZhvhDbTrc1Fie9xen4X004/oxeR2259Pm+n1IP762CWp9fzetX0BEnOKfGX7xGR0K&#10;Zjr6C9kgWtZPKmErD+kSBBvmasGLo4Y0WYIscvm/QfEDAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAl51SkagDAABQCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEAbEBaA98AAAAJAQAADwAAAAAAAAAAAAAAAAACBgAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAA4HAAAAAA==&#10;">
-[...4 lines deleted...]
-              </v:group>
+              <v:shape w14:anchorId="3C06BD78" id="_x0000_s1030" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:4.45pt;width:18pt;height:18pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCE8rwTFAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dftm&#10;yZkPwtbCgFUlPyrPb9avX616V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPl1dTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyVfnp1EEVl7b+s0ZkFoM8pUnbEnGiNzI4dhqAam&#10;65LPY4DIagX1kXhFGOeW9oyEFvAnZz3NbMn9j71AxZn5aKk317P5PA55UuaLtzkpeGmpLi3CSoIq&#10;eeBsFDdhXIy9Q71rKdI4DRZuqZ+NTlw/Z3VKn+Yydeu0Q3HwL/Xk9bzp618AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQC30xoe2gAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcEHWg&#10;UWhCnAohgeBWCoKrG2+TCHsdbDcNf89yguNoVm/e1uvZWTFhiIMnBVeLDARS681AnYK314fLFYiY&#10;NBltPaGCb4ywbk5Pal0Zf6QXnLapEwyhWGkFfUpjJWVse3Q6LvyIxN3eB6cTx9BJE/SR4c7K6ywr&#10;pNMD8UKvR7zvsf3cHpyCVf40fcTn5ea9Lfa2TBc30+NXUOr8bL67BZFwTn/H8KvP6tCw084fyERh&#10;FfAjiUklCC6XBcedgjwvQTa1/C/f/AAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAA&#10;EwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/&#10;1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCE8rwT&#10;FAIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQC3&#10;0xoe2gAAAAQBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADz&#10;AAAAdQUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="0F67AE28" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-2"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>NO</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...365 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha obtenido ninguna ayuda, de haberlas, las empresas del mismo grupo, de las Administraciones Públicas españolas y/o comunitarias, sujetas al régimen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
-          <w:spacing w:val="-2"/>
-[...187 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Reglamento 2023/2831 en los tres años previos, y/o ayudas sujetas al régimen de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00C04C5E">
-[...1 lines deleted...]
-          <w:spacing w:val="-1"/>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>mínimis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00C04C5E">
-[...198 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los Reglamentos (UE) 1408/2013 y 717/2014 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51418" w:rsidRPr="00D51418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>los tres años previos y en el año en curso y los dos años anteriores respectivamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="432F54D7" w14:textId="04D4688E" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
-        </w:rPr>
-        <w:lastRenderedPageBreak/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
+        </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="525290A4" wp14:editId="63935EAA">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="254C8ACF" wp14:editId="0475FF3E">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>2171700</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
-                <wp:positionV relativeFrom="page">
-                  <wp:posOffset>9061450</wp:posOffset>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>34290</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3289300" cy="1333500"/>
-[...2 lines deleted...]
-                <wp:docPr id="1700074413" name="Group 8"/>
+                <wp:extent cx="228600" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapSquare wrapText="bothSides"/>
+                <wp:docPr id="1371000474" name="Text Box 39"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3289300" cy="1333500"/>
-[...1 lines deleted...]
-                          <a:chExt cx="5180" cy="2100"/>
+                          <a:ext cx="228600" cy="228600"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...97 lines deleted...]
-                    </wpg:wgp>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="30D5FBB9" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="2600DA04" id="Group 8" o:spid="_x0000_s1026" style="position:absolute;margin-left:171pt;margin-top:713.5pt;width:259pt;height:105pt;z-index:251657728;mso-position-horizontal-relative:page;mso-position-vertical-relative:page" coordorigin="3420,14270" coordsize="5180,2100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDUTfwrqwMAAIcKAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CIr0fJVWG1QJNlF&#10;gbQNEOcDaIm6oJKokrTl7dd3OBS1srvaXSR+kCnP8fDMOSSHt+/PTU1OQulKtgllNyElok1lVrVF&#10;Qr/t799tKdGGtxmvZSsS+ig0fX/380+3fReLhSxlnQlFIEmr475LaGlMFweBTkvRcH0jO9FCMJeq&#10;4QZeVRFkiveQvamDRRiug16qrFMyFVrDrx9dkN5h/jwXqfkrz7UwpE4ocDP4VPg82Gdwd8vjQvGu&#10;rNKBBv8OFg2vWph0TPWRG06OqvpfqqZKldQyNzepbAKZ51UqsAaohoVX1TwoeeywliLui26UCaS9&#10;0um706Z/nh5U97X7ohx7GH6W6d8adAn6roincfteODA59H/IDPzkRyOx8HOuGpsCSiJn1Pdx1Fec&#10;DUnhx2ix3UUh2JBCjEVRtIIXdCAtwSb7v2i5gLgNLxebMfhpSLBi2+HfC+b+GvDYzYxsB3bWfVhO&#10;+kkx/WOKfS15J9AIbRX5okiVJXQFDHfhds0oaXkDYtwrIexSJTtbleUAYK+tngo7iViYBv1flfQ5&#10;abyyLwjD4/SozYOQaA8/fdbGLfoMRmh6NtDfg7Z5U8P6//UdCYmdDx/DJhlhUK+D/RKQfUh6grMP&#10;SX2uhQdhLnSTTDwtxmyRB0I2ByuJdxf204hbehwm3K7D58mtPMySW86QW3vQa+Q2HvgKOTjlJsrN&#10;ktt5mCW3nSHHLm1g62gTPi8dmzrhcM9rxy7dmHd2asaeLeYYXnrxEsOpHS8yvLRknuHUkT1bzzG8&#10;NOSF5cemnlyvPzhdCr9NeOl3Tnpuh60DI8JtpwvxDOyktmfYHmyBE2wf2Y0DKQBl99kMGBSy4M2b&#10;wEDWgsH4t6RmYCfCV2+Dg7YIx+PLE3ffQ8EKGup1K1WUQCs92Cl43HFjdfJD0sMxiYd2mVDc1TbS&#10;yJPYS8SYq2YBsz1F63aKcnmAILYFAPqw/+4w2Qjzh8gs0jWaN8KuJ01rqYUzwdaMRo/FW80mh24r&#10;76u6Rn3q1krCoHO4JaNlXWU2atXQqjh8qBU5cXtbwc9g3AUMbgVthtlKwbNPw9jwqnZjLBj7t+ss&#10;rhUdZPYIXUZJdweCOxsMSqn+paSH+09C9T9HrgQl9e8ttMsdWy5BIIMvy9XGtmU1jRymEd6mkCqh&#10;hsJ+sMMPxl2yjp2qihJmYrhDWvkbXBjyyrYg6Ng6dqyGF+jYOMLbDowurlPTd0Q93R/v/gMAAP//&#10;AwBQSwMEFAAGAAgAAAAhAPgdVxDgAAAADQEAAA8AAABkcnMvZG93bnJldi54bWxMT8tOwzAQvCPx&#10;D9YicaPOo4QqxKmqCjhVSLRIiNs23iZRYzuK3ST9e5YT3GZnRrMzxXo2nRhp8K2zCuJFBIJs5XRr&#10;awWfh9eHFQgf0GrsnCUFV/KwLm9vCsy1m+wHjftQCw6xPkcFTQh9LqWvGjLoF64ny9rJDQYDn0Mt&#10;9YATh5tOJlGUSYOt5Q8N9rRtqDrvL0bB24TTJo1fxt35tL1+Hx7fv3YxKXV/N2+eQQSaw58Zfutz&#10;dSi509FdrPaiU5AuE94SWFgmT4zYssoiBkemspQpWRby/4ryBwAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANRN/CurAwAAhwoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAPgdVxDgAAAADQEAAA8AAAAAAAAAAAAAAAAABQYAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAAASBwAAAAA=&#10;">
-[...4 lines deleted...]
-              </v:group>
+              <v:shape w14:anchorId="254C8ACF" id="_x0000_s1031" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:0;margin-top:2.7pt;width:18pt;height:18pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAkvEn/FAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dftm&#10;yZkPwtbCgFUlPyrPb9avX616V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPl1dTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyVfnp1EEVl7b+s0ZkFoM8pUnbEnGiNzI4dhqAam&#10;65IvYoDIagX1kXhFGOeW9oyEFvAnZz3NbMn9j71AxZn5aKk317P5PA55UuaLtzkpeGmpLi3CSoIq&#10;eeBsFDdhXIy9Q71rKdI4DRZuqZ+NTlw/Z3VKn+Yydeu0Q3HwL/Xk9bzp618AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQDUS3pS2wAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/NTsMwEITvSLyDtUhcEHVK&#10;QyghmwohgeAGbQVXN94mEf4JtpuGt2c5wXE0o5lvqtVkjRgpxN47hPksA0Gu8bp3LcJ283i5BBGT&#10;cloZ7wjhmyKs6tOTSpXaH90bjevUCi5xsVQIXUpDKWVsOrIqzvxAjr29D1YllqGVOqgjl1sjr7Ks&#10;kFb1jhc6NdBDR83n+mARlvnz+BFfFq/vTbE3t+niZnz6CojnZ9P9HYhEU/oLwy8+o0PNTDt/cDoK&#10;g8BHEsJ1DoLNRcFyh5DPc5B1Jf/D1z8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJLxJ&#10;/xQCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;1Et6UtsAAAAEAQAADwAAAAAAAAAAAAAAAABuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="30D5FBB9" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap type="square" anchorx="margin"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...8 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Sí</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se han obtenido las siguientes ayudas, de haberlas, las empresas del mismo grupo, de las Administraciones Públicas españolas y/o comunitarias, sujetas al régimen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> del Reglamento 2023/2831 en los tres años previos, y/o ayudas sujetas al régimen de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mínimis</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de los Reglamentos (UE) 1408/2013 y 717/2014 </w:t>
+      </w:r>
+      <w:r w:rsidR="00D51418" w:rsidRPr="00D51418">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>los tres años previos y en el año en curso y los dos años anteriores respectivamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, siendo éstas las que figuran a continuación: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="095CEC5F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Tablaconcuadrcula"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2123"/>
+        <w:gridCol w:w="2149"/>
+        <w:gridCol w:w="2106"/>
+        <w:gridCol w:w="2116"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="00A4106B" w14:paraId="2A70848B" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CE4B641" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4106B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Organismo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D30A8DC" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4106B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Convocatoria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4ECB0A8A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4106B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Importe solicitado</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E602B78" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A4106B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Importe concedido</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="00A4106B" w14:paraId="5D4D74CD" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39999C31" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5509D985" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75EA955C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4370E6A7" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="00A4106B" w14:paraId="6965F942" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F86B808" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4F09C2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6936453F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="620B5FC5" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="00A4106B" w14:paraId="4F78A5C0" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08183A03" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2476412F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67AF7579" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="513A9526" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="00A4106B" w14:paraId="4742EA5E" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="627B9382" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D6DD7C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02FBB02C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CA23E76" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="00A4106B" w14:paraId="6E9EB41F" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D25FD24" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="656D394C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2230" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A3C161E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2231" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2939E3" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="005F026B">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5CC1F73A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183644F0" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asimismo, declara conocer el carácter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de minimis </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de la ayuda que en su caso obtenga con la presente solicitud de financiación y se compromete a no recibir, individual o acumuladamente, ayudas con el mismo carácter </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>de minimis</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en el periodo de tres años a partir de la fecha de concesión, ya sea en subvenciones o en subvenciones equivalentes en el caso de préstamos o garantías, que superen el límite establecido en los reglamentos de minimis que resulten de aplicación.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="452FB7AE" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="163BF8DD" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B8409B2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DD33D89" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C68AEE7" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="es-ES_tradnl"/>
+        </w:rPr>
+        <w:t>FIRMA ELECTRÓNICA DEL REPRESENTANTE LEGAL/APODERADO, CON CERTIFICADO ACREDITATIVO DE LA REPRESENTACIÓN QUE OSTENTA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="370ABC25" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00DB7003" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31E0A452" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00DB7003" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DB7003">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial Unicode MS" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
           <w:noProof/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4483C403" wp14:editId="4467CD42">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666432" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1DD6BEEE" wp14:editId="526777A4">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1080135</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>1091565</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>78105</wp:posOffset>
+                  <wp:posOffset>14605</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="3289300" cy="1333500"/>
+                <wp:effectExtent l="0" t="0" r="25400" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="932625336" name="Rectángulo 10"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="3289300" cy="1333500"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="2">
+                          <a:schemeClr val="accent1">
+                            <a:shade val="15000"/>
+                          </a:schemeClr>
+                        </a:lnRef>
+                        <a:fillRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="lt1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                        <a:prstTxWarp prst="textNoShape">
+                          <a:avLst/>
+                        </a:prstTxWarp>
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0563C59A" id="Rectángulo 10" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.95pt;margin-top:1.15pt;width:259pt;height:105pt;z-index:251666432;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFQQB3ewIAAF8FAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0Xx0n6dYGdYogRYcB&#10;RVu0HXpWZak2IIsapcTJfv0o+SNZV+ww7GKLIvlIPpG8uNw1hm0V+hpswfOTCWfKSihr+1rw70/X&#10;n84480HYUhiwquB75fnl8uOHi9Yt1BQqMKVCRiDWL1pX8CoEt8gyLyvVCH8CTllSasBGBBLxNStR&#10;tITemGw6mXzOWsDSIUjlPd1edUq+TPhaKxnutPYqMFNwyi2kL6bvS/xmywuxeEXhqlr2aYh/yKIR&#10;taWgI9SVCIJtsP4DqqklggcdTiQ0GWhdS5VqoGryyZtqHivhVKqFyPFupMn/P1h5u31090g0tM4v&#10;PB1jFTuNTfxTfmyXyNqPZKldYJIuZ9Oz89mEOJWky2ez2SkJhJMd3B368FVBw+Kh4EivkUgS2xsf&#10;OtPBJEazcF0bk17E2HjhwdRlvEtCbAm1Nsi2gh4z7PI+2pEVxY6e2aGWdAp7oyKEsQ9Ks7qk7Kcp&#10;kdRmB0whpbIh71SVKFUXKqfKhtJGj1RoAozImpIcsXuA3/MdsLuye/voqlKXjs6TvyXWOY8eKTLY&#10;MDo3tQV8D8BQVX3kzn4gqaMmsvQC5f4eGUI3I97J65qe7Ub4cC+QhoKemgY93NFHG2gLDv2Jswrw&#10;53v30Z56lbSctTRkBfc/NgIVZ+abpS4+z+fzOJVJmJ9+mZKAx5qXY43dNGugp89ppTiZjtE+mOGo&#10;EZpn2gerGJVUwkqKXXAZcBDWoRt+2ihSrVbJjCbRiXBjH52M4JHV2JZPu2eBru/dQG1/C8NAisWb&#10;Fu5so6eF1SaArlN/H3jt+aYpTo3Tb5y4Jo7lZHXYi8tfAAAA//8DAFBLAwQUAAYACAAAACEAd/qD&#10;Pt0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7WVuFEnrVTaEKdC5UcCcWng&#10;0psTb+Oo8TqK3TS8PcuJHr+d0exMvp1cJ0YcQutJQTpPQCDV3rTUKPj+er1fgwhRk9GdJ1TwgwG2&#10;xe1NrjPjL7THsYyN4BAKmVZgY+wzKUNt0ekw9z0Sa0c/OB0Zh0aaQV843HVykSQr6XRL/MHqHncW&#10;61N5dgqOfbX8POwPSVm9f+xe3oyVz6NV6m42PT2CiDjFfzP81efqUHCnyp/JBNExP6QbtipYLEGw&#10;vlpvmCvmlC+yyOX1guIXAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAA&#10;AAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAA&#10;CwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEARUEAd3sCAABfBQAA&#10;DgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAd/qDPt0AAAAJ&#10;AQAADwAAAAAAAAAAAAAAAADVBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAN8FAAAA&#10;AA==&#10;" filled="f" strokecolor="black [3213]" strokeweight="1.5pt"/>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="120C9F34" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00DB7003" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09445753" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00DB7003" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C08105D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00DB7003" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="789D934A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B"/>
+    <w:p w14:paraId="2A72AADC" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+    <w:p w14:paraId="15FD3871" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+    <w:p w14:paraId="5AF42960" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+    <w:p w14:paraId="437249B2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+    <w:p w14:paraId="1F0C278D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+    <w:p w14:paraId="6FA0D7CA" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+    <w:p w14:paraId="31D29B0A" w14:textId="62F1C3CC" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="2256"/>
+        </w:tabs>
+      </w:pPr>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7A6639DC" w14:textId="41EA758D" w:rsidR="00A4106B" w:rsidRPr="00196DDD" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ANEXO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>VII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EC6B6D5" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00196DDD" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+        </w:tabs>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6860CC96" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00196DDD" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARACIÓN RESPONSABLE SOBRE EL CUMPLIMIENTO REGLAMENTO (UE) 2022/2472 DE LA COMISIÓN de 14 de diciembre de 2022 por el que se declaran determinadas categorías de ayuda en los sectores agrícola y forestal y en zonas rurales compatibles con el mercado interior en aplicación de los artículos 107 y 108 del Tratado de Funcionamiento de la Unión Europea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64959412" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00196DDD" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Artículo 14 Ayudas destinadas a las inversiones en explotaciones agrícolas vinculadas a la producción agrícola primaria)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="595E60DC" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="14B6CE76" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1. DATOS DEL APODERADO DE LA EMPRESA BENEFICIARIA DEL PRÉSTAMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0DEA2B81" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6558821A" w14:textId="3EEC64F7" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOMBRE: __________________ APELLIDOS: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57831A39" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NIF: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53F33E36" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04734F73" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2. DATOS DE LA EMPRESA BENEFICIARIA DEL PRÉSTAMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AF4C15E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B3E4A0" w14:textId="6B93AA2F" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RAZÓN SOCIAL: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE8763E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CIF: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A0EB9B4" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOMICILIO SOCIAL: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CBBB456" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LOCALIDAD: _________________PROVINCIA: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="189BBEC4" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CP: __________ TELÉFONO: _______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EEC54A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E-MAIL: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="743949D1" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CÓDIGO CNAE: _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E6B5BB3" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0EE99953" w14:textId="4BB0F31C" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02FBD177" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00196DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que esta solicitud se presenta con carácter previo a comenzar a trabajar en el proyecto o actividad objeto de la ayuda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="119F6167" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A68757A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que solicita la ayuda para la siguiente inversión:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="046F97A0" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4818817B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nombre y tamaño de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>empresa:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________ ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F2C39E7" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la descripción del proyecto o de la actividad, incluidas sus fechas de inicio y finalización:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB6342E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EFC737E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la ubicación del proyecto o de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>actividad:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______ ______________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E79E1D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">el tipo: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">subvención </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>y bonificación del tipo de interés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F2290C2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Que no se incurre en incompatibilidades o prohibiciones establecidas en el Reglamento (UE) 2022/2472.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C183EDD" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29307CB4" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00CB79BC" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que se persigue al menos uno de los </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siguientes </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>objetivos del artículo 14.3 del Reglamento (UE) 2022/2472</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CB79BC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>: mejora de funcionamiento/sostenibilidad de la explotación, mejora ambiental, higiene o bienestar animal, desarrollo de infraestructuras, restablecimiento de potencial productivo, mitigación y adaptación al cambio climático, promoción de la bioeconomía, gestión eficiente de recursos, o promoción de la biodiversidad</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="442CC5C1" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="04AB5815" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que, en caso de inversión relacionada con la producción de biocombustibles o energía procedente de fuentes renovables, se cumple que la producción no supera el consumo medio anual de la explotación y se respetan los límites y condiciones del artículo 14.4 del Reglamento (UE) 2022/2472.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3C5EBE60" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19BA2AD1" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que, si la inversión requiere de evaluación de impacto ambiental según la Directiva 2011/92/UE, se dispone de la correspondiente evaluación favorable y la autorización de ejecución antes de la fecha de concesión de la ayuda individual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16094169" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C1F166F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que se cumplen los requisitos sobre costes subvencionables, quedando excluidos expresamente los costes identificados como no subvencionables en el artículo 14.9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681124">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>del Reglamento (UE) 2022/2472</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FAC907E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A300878" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que la intensidad de ayuda concedida no supera los límites establecidos en los apartados 11 a 15 del artículo 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00681124">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>del Reglamento (UE) 2022/2472</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FC19D24" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="11B634BD" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que del importe de la financiación pública que se solicita:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1611F527" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="49F69F60" w14:textId="3A4D4C47" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251668480" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="110CD007" wp14:editId="7AE5AF12">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>457200</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="228600" cy="228600"/>
-                <wp:effectExtent l="13335" t="13970" r="5715" b="5080"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="494019275" name="Group 6"/>
+                <wp:docPr id="1427187261" name="Cuadro de texto 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="228600" cy="228600"/>
-                          <a:chOff x="1701" y="123"/>
-                          <a:chExt cx="360" cy="360"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...97 lines deleted...]
-                    </wpg:wgp>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="00824445" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="003A5367" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="1E368FCA" id="Group 6" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.05pt;margin-top:6.15pt;width:18pt;height:18pt;z-index:251658752;mso-position-horizontal-relative:page" coordorigin="1701,123" coordsize="360,360" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBNm6bMoAMAAE0KAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO0zAQfUfiHyw/gthc2m13o+0iBOwK&#10;ablIhA9wHeciEjvYbtPl6xmPkzYtzYKgD6mdORmfOWPP+Ob1rqnJVmhTKbmi0UVIiZBcZZUsVvRb&#10;evfqihJjmcxYraRY0Udh6Ovb589uujYRsSpVnQlNwIk0SdeuaGltmwSB4aVomLlQrZBgzJVumIWp&#10;LoJMsw68N3UQh+Ei6JTOWq24MAbevvNGeov+81xw+znPjbCkXlHgZvGp8bl2z+D2hiWFZm1Z8Z4G&#10;+wcWDaskLLp39Y5ZRja6+s1VU3GtjMrtBVdNoPK84gJjgGii8CSae602LcZSJF3R7mUCaU90+me3&#10;/NP2Xrdf2y/as4fhg+LfDegSdG2RjO1uXngwWXcfVQb5ZBurMPBdrhvnAkIiO9T3ca+v2FnC4WUc&#10;Xy1CyAIHUz9G/XkJSXJfRcswogSsUTzzqeHl+/7j2aL/0g0cPZb4NZFnz8vlHTaSOWhl/k+rryVr&#10;BabAOC2+aFJlQH4WL6M4vqREsgZUuNNCuD1Klo6ZowDYQVQzVnRkcTADwv9Ry99VGQSd1IQlfGPs&#10;vVCYE7Z9MBaVLjIYYaaznnoKquZNDZv+5SsSErcWPvqTsYdBXjzsRUDSkHSkTwNs+T0mHjDeVTwj&#10;+zweQLMBBI7ATMpznuYDCD3F4eI8KUjAgdT8PKnFgHmK1HIAPUUKStlIqUlS1wPMKXV1nlR0rPr8&#10;6qxU0Vh0hzmrVXQi+2QGx8qnUTzB7Fj6KWZj5aeZnWg/yWwsfxotJpgd6+/2zpntFY3lP9pfUDD2&#10;25+Vw4ngO9kfCRgR5tpWiAWtVcaVpNQXpBTrEbgAlDs/E2CQBapXimXgj2Bg6sCQZV/OnnYdQfoQ&#10;fvl3cNAU4ddjuOfUB6yhO572RU0J9MW1P/0ts04nF68bkm5FseKU/t+9b9RWpAoR9qTuw1oHay3H&#10;KPQC7IZCPliH/xZ9Dai+0oC/wT78exycJfD1d6jTFXmtjPDyuxCxrezDdmqNyqhUd1VdYx2tpRPj&#10;+hJagIvdqLrKnBEnuli/rTXZMnfnwF+fgiMY9HaZobNSsOx9P7asqv0Yw8Uu7NuE7ytrlT1Cy9DK&#10;32Tg5gWDUumflHRwi1lR82PDtKCk/iCh9V1H8znIY3Eyv1zGMNFjy3psYZKDqxW1FA6CG761/qq0&#10;aXVVlLBShOFK9Qbafl65ngLd1ySeVT+B7osjvLPA6OhSNJ4j6nALvP0FAAD//wMAUEsDBBQABgAI&#10;AAAAIQDoQius4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9PS8NAEMXvgt9hGcGb3fzRWtJs&#10;SinqqQi2gvS2zU6T0OxsyG6T9Ns7nuxt3szjze/lq8m2YsDeN44UxLMIBFLpTEOVgu/9+9MChA+a&#10;jG4doYIrelgV93e5zowb6QuHXagEh5DPtII6hC6T0pc1Wu1nrkPi28n1VgeWfSVNr0cOt61Momgu&#10;rW6IP9S6w02N5Xl3sQo+Rj2u0/ht2J5Pm+th//L5s41RqceHab0EEXAK/2b4w2d0KJjp6C5kvGhZ&#10;v0YxW3lIUhBsSKI5L44KnhcpyCKXtw2KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBN&#10;m6bMoAMAAE0KAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQDoQius4AAAAAkBAAAPAAAAAAAAAAAAAAAAAPoFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAABwcAAAAA&#10;">
-[...4 lines deleted...]
-              </v:group>
+              <v:shape w14:anchorId="110CD007" id="Cuadro de texto 3" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:36pt;margin-top:0;width:18pt;height:18pt;z-index:251668480;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCFaScRFAIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92qbdxV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dfvm&#10;ijMfhK2FAatKflSe36xfv1r1rlA5tGBqhYxArC96V/I2BFdkmZet6oSfgFOWjA1gJwKpuMtqFD2h&#10;dybLp9Nl1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPr5ZTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyW/OjuJIrL23tZpzILQZpSpOmNPNEbmRg7DUA1M&#10;1yVfxgCR1QrqI/GKMM4t7RkJLeBPznqa2ZL7H3uBijPz0VJvrmfzeRzypMwXb3NS8NJSXVqElQRV&#10;8sDZKG7CuBh7h3rXUqRxGizcUj8bnbh+zuqUPs1l6tZph+LgX+rJ63nT178AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBpLT5z3QAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEhcEEvZ&#10;UFdK3QkhgeAGA23XrPHaisQpSdaVf092gov1rGe997laTdaIkXzoHSPczDIQxI3TPbcInx9P1wWI&#10;EBVrZRwTwg8FWNXnZ5UqtTvyO43r2IoUwqFUCF2MQyllaDqyKszcQJy8vfNWxbT6VmqvjincGjnP&#10;slxa1XNq6NRAjx01X+uDRShuX8ZteF28bZp8b+7i1XJ8/vaIlxfTwz2ISFP8O4YTfkKHOjHt3IF1&#10;EAZhOU+vRIQ0T25WJLFDWOQZyLqS//HrXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADh&#10;AQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4&#10;/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCF&#10;aScRFAIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAA&#10;IQBpLT5z3QAAAAYBAAAPAAAAAAAAAAAAAAAAAG4EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQA&#10;BADzAAAAeAUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="00824445" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="003A5367" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...9 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-1"/>
-[...4 lines deleted...]
-        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha solicitado, ni ha recibido, ninguna otra financiación pública que superen los 600.000,00 EUR por empresa y por proyecto de inversión en el marco del artículo 14 del Reglamento (UE) 2022/2472.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21755ACE" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="154D0749" w14:textId="7C7EF4BE" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="11"/>
-[...844 lines deleted...]
-          <w:szCs w:val="25"/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SÍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha solicitado o ha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recibido otras ayudas en el marco del artículo 14 del Reglamento (UE) 2022/2472.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se indican a continuación las ayudas obtenidas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CAB737B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="708"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableNormal"/>
-[...2 lines deleted...]
-        <w:tblLayout w:type="fixed"/>
+        <w:tblW w:w="4393" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2230"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2230"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1121"/>
+        <w:gridCol w:w="1219"/>
+        <w:gridCol w:w="1035"/>
+        <w:gridCol w:w="2331"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00037658" w:rsidRPr="00C04C5E" w14:paraId="602D7B8B" w14:textId="77777777">
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="009338C8" w14:paraId="23D9D9CE" w14:textId="77777777" w:rsidTr="005F026B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="264"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2230" w:type="dxa"/>
-[...22 lines deleted...]
-              <w:t>Organismo</w:t>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="471D3417" w14:textId="2D80283E" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14403">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:noProof/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <mc:AlternateContent>
+                <mc:Choice Requires="wps">
+                  <w:drawing>
+                    <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251669504" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0533BE93" wp14:editId="0676E774">
+                      <wp:simplePos x="0" y="0"/>
+                      <wp:positionH relativeFrom="margin">
+                        <wp:posOffset>57785</wp:posOffset>
+                      </wp:positionH>
+                      <wp:positionV relativeFrom="paragraph">
+                        <wp:posOffset>-692785</wp:posOffset>
+                      </wp:positionV>
+                      <wp:extent cx="257175" cy="241300"/>
+                      <wp:effectExtent l="0" t="0" r="28575" b="25400"/>
+                      <wp:wrapNone/>
+                      <wp:docPr id="1504535765" name="Cuadro de texto 1"/>
+                      <wp:cNvGraphicFramePr>
+                        <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                      </wp:cNvGraphicFramePr>
+                      <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                        <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                          <wps:wsp>
+                            <wps:cNvSpPr txBox="1">
+                              <a:spLocks noChangeArrowheads="1"/>
+                            </wps:cNvSpPr>
+                            <wps:spPr bwMode="auto">
+                              <a:xfrm>
+                                <a:off x="0" y="0"/>
+                                <a:ext cx="257175" cy="241300"/>
+                              </a:xfrm>
+                              <a:prstGeom prst="rect">
+                                <a:avLst/>
+                              </a:prstGeom>
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                              <a:ln w="9525">
+                                <a:solidFill>
+                                  <a:srgbClr val="000000"/>
+                                </a:solidFill>
+                                <a:miter lim="800000"/>
+                                <a:headEnd/>
+                                <a:tailEnd/>
+                              </a:ln>
+                            </wps:spPr>
+                            <wps:txbx>
+                              <w:txbxContent>
+                                <w:p w14:paraId="2BA8B57B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="003A5367" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                              </w:txbxContent>
+                            </wps:txbx>
+                            <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                              <a:noAutofit/>
+                            </wps:bodyPr>
+                          </wps:wsp>
+                        </a:graphicData>
+                      </a:graphic>
+                      <wp14:sizeRelH relativeFrom="page">
+                        <wp14:pctWidth>0</wp14:pctWidth>
+                      </wp14:sizeRelH>
+                      <wp14:sizeRelV relativeFrom="page">
+                        <wp14:pctHeight>0</wp14:pctHeight>
+                      </wp14:sizeRelV>
+                    </wp:anchor>
+                  </w:drawing>
+                </mc:Choice>
+                <mc:Fallback>
+                  <w:pict>
+                    <v:shape w14:anchorId="0533BE93" id="Cuadro de texto 1" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:4.55pt;margin-top:-54.55pt;width:20.25pt;height:19pt;z-index:251669504;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBp33jqGwIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/07ShpbtR09XSpQhp&#10;uUgLH+A6TmLheMzYbVK+nrHT7VYLvCD8YHk89pmZc2ZWN0Nn2EGh12BLPptMOVNWQqVtU/JvX7ev&#10;rjjzQdhKGLCq5Efl+c365YtV7wqVQwumUsgIxPqidyVvQ3BFlnnZqk74CThlyVkDdiKQiU1WoegJ&#10;vTNZPp2+yXrAyiFI5T3d3o1Ovk74da1k+FzXXgVmSk65hbRj2ndxz9YrUTQoXKvlKQ3xD1l0QlsK&#10;eoa6E0GwPerfoDotETzUYSKhy6CutVSpBqpmNn1WzUMrnEq1EDnenWny/w9Wfjo8uC/IwvAWBhIw&#10;FeHdPcjvnlnYtMI26hYR+laJigLPImVZ73xx+hqp9oWPILv+I1QkstgHSEBDjV1khepkhE4CHM+k&#10;qyEwSZf5YjlbLjiT5Mrns9fTJEomisfPDn14r6Bj8VByJE0TuDjc+xCTEcXjkxjLg9HVVhuTDGx2&#10;G4PsIEj/bVop/2fPjGV9ya8X+WKs/68Q07T+BNHpQI1sdFfyq/MjUUTW3tkqtVkQ2oxnStnYE42R&#10;uZHDMOwGpquSL2OAyOoOqiPxijD2Lc0ZHVrAn5z11LMl9z/2AhVn5oMlba5n83ls8mTMF8ucDLz0&#10;7C49wkqCKnngbDxuwjgYe4e6aSnS2A0WbknPWieun7I6pU99mSQ4zVBs/Es7vXqa9PUvAAAA//8D&#10;AFBLAwQUAAYACAAAACEAM+li098AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j8&#10;gzVIbFDrGKq0SeNUCAkEOyiIbt14mkTY42C7afh73BXs5nF050y1maxhI/rQO5Ig5hkwpMbpnloJ&#10;H++PsxWwEBVpZRyhhB8MsKkvLypVaneiNxy3sWUphEKpJHQxDiXnoenQqjB3A1LaHZy3KqbWt1x7&#10;dUrh1vDbLMu5VT2lC50a8KHD5mt7tBJWi+dxF17uXj+b/GCKeLMcn769lNdX0/0aWMQp/sFw1k/q&#10;UCenvTuSDsxIKEQCJcxEdq4SsChyYPs0WQoBvK74/w/qXwAAAP//AwBQSwECLQAUAAYACAAAACEA&#10;toM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQA&#10;BgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQA&#10;BgAIAAAAIQBp33jqGwIAADEEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQIt&#10;ABQABgAIAAAAIQAz6WLT3wAAAAkBAAAPAAAAAAAAAAAAAAAAAHUEAABkcnMvZG93bnJldi54bWxQ&#10;SwUGAAAAAAQABADzAAAAgQUAAAAA&#10;">
+                      <v:textbox>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2BA8B57B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="003A5367" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                        </w:txbxContent>
+                      </v:textbox>
+                      <w10:wrap anchorx="margin"/>
+                    </v:shape>
+                  </w:pict>
+                </mc:Fallback>
+              </mc:AlternateContent>
             </w:r>
-          </w:p>
-[...26 lines deleted...]
-              <w:t>Convocatoria</w:t>
+            <w:r w:rsidRPr="00F14403">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ORGANISMO</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...25 lines deleted...]
-              <w:t>Importe</w:t>
+          <w:p w14:paraId="46643584" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14403">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CONCEDENTE</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C04C5E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D65D6A8" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14403">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OBJETO DE LA AYUDA</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C04C5E">
-[...5 lines deleted...]
-              <w:t>solicitado</w:t>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16E8AC5F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14403">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IMPORTE DE LA AYUDA (€)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2230" w:type="dxa"/>
-[...22 lines deleted...]
-              <w:t>Importe</w:t>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77297AF8" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14403">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P/S/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C04C5E">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00F14403">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>G(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C04C5E">
-[...5 lines deleted...]
-              <w:t>concedido</w:t>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00F14403">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*)</w:t>
             </w:r>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5F80B8" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14403">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fecha Solicitud/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F14403">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>oncesión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00037658" w:rsidRPr="00C04C5E" w14:paraId="6D6CB7B0" w14:textId="77777777">
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="009338C8" w14:paraId="02337E9E" w14:textId="77777777" w:rsidTr="005F026B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="262"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2230" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="1792950C" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00037658"/>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="778567D5" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53ED58D4" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53759FFF" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6287D173" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F7B247D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00037658" w:rsidRPr="00C04C5E" w14:paraId="4BE68AAF" w14:textId="77777777">
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="009338C8" w14:paraId="6B657922" w14:textId="77777777" w:rsidTr="005F026B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="264"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2230" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="146398B8" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00037658"/>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C8D3783" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20975457" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="688B5D78" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="458DA750" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66587AA2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00037658" w:rsidRPr="00C04C5E" w14:paraId="3E283E7B" w14:textId="77777777">
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="009338C8" w14:paraId="10D898D1" w14:textId="77777777" w:rsidTr="005F026B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="262"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2230" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="3D3F3D87" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00037658"/>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2EE4F6DA" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20DED972" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2048B27F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FF481F0" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="022998D3" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00037658" w:rsidRPr="00C04C5E" w14:paraId="2ADD4E7C" w14:textId="77777777">
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="009338C8" w14:paraId="7F1DBA05" w14:textId="77777777" w:rsidTr="005F026B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="264"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2230" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="225B7D29" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00037658"/>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="606B4C50" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5B875C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45649649" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE63B65" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21817978" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00037658" w:rsidRPr="00C04C5E" w14:paraId="13ACFA96" w14:textId="77777777">
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="009338C8" w14:paraId="27E959CD" w14:textId="77777777" w:rsidTr="005F026B">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="264"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2230" w:type="dxa"/>
-[...43 lines deleted...]
-          <w:p w14:paraId="6F971FD4" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00037658"/>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32765252" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0040DB0D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53202B3B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14276867" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46DD03D8" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="009338C8" w14:paraId="2E0C9EDB" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="1177" w:type="pct"/>
+          <w:wAfter w:w="1562" w:type="pct"/>
+          <w:trHeight w:val="252"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E26C944" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F14403">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71040D97" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="438A5C88" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6E15F5A0" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00037658">
-[...33 lines deleted...]
-          <w:spacing w:val="4"/>
+    <w:p w14:paraId="3536FC0B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>* Se debe poner “P” si la ayuda es un Préstamo, “S” si es una Subvención y “G” si es una Garantía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19700C96" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A9FA11E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Que en el supuesto de haber solicitado ayudas para los mismos gastos en el marco del artículo 14 del Reglamento (UE) 2022/2472, en convocatorias aún no resueltas, se compromete a informar puntualmente acerca del resultado de las mismas y a comunicar cualquier cambio que pudiera implicar acumulación o incompatibilidad respecto de la presente solicitud, facilitando toda la información exigida para el correcto control y seguimiento por el órgano competente, respetando siempre la normativa aplicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58F4F8CD" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="48F9C8E2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk215822255"/>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Declaro que la entidad dispone de toda la documentación que acredita el cumplimiento de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...7 lines deleted...]
-          <w:spacing w:val="3"/>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s requisitos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...913 lines deleted...]
-    <w:p w14:paraId="0E9DD207" w14:textId="77777777" w:rsidR="00037658" w:rsidRPr="00C04C5E" w:rsidRDefault="00E23541">
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anteriores, y que la pondrá a disposición </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del órgano competente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cuando así se requiera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p w14:paraId="319C5BF8" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56811913" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La falta de veracidad de cualquiera de estos requisitos será responsabilidad única y exclusiva del solicitante, titular o empresa beneficiaria de la ayuda y su incumplimiento podrá dar lugar a un procedimiento de recuperación de ayudas de estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31ABE1E4" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A05C890" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AEC02E5" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B37E915" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AF56E97" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="34A09E40" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00F14403" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo. Cliente Titular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F14403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202x</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10E3DFC9" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+    <w:p w14:paraId="2643B7EF" w14:textId="095CA699" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
-        <w:spacing w:line="258" w:lineRule="auto"/>
-[...663 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C023A2F" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59135762" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D573846" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B9A266B" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0C2D0A" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B26A4C1" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="472DF084" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2CEAB660" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51CD7BFE" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40C3C470" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76ECBB23" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4ED31AA3" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="221B3685" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRPr="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76684E60" w14:textId="12A63A37" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="29"/>
-[...12 lines deleted...]
-        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANEXO VIII</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C533281" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARACIÓN RESPONSABLE SOBRE EL CUMPLIMIENTO REGLAMENTO (UE) 2022/2472 DE LA COMISIÓN de 14 de diciembre de 2022 por el que se declaran determinadas categorías de ayuda en los sectores agrícola y forestal y en zonas rurales compatibles con el mercado interior en aplicación de los artículos 107 y 108 del Tratado de Funcionamiento de la Unión Europea</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EC53710" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Artículo 17 Ayudas destinadas a las inversiones relacionadas con la transformación o comercialización de productos agrícolas)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EDE1D21" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:right="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6A105D4B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1. DATOS DEL APODERADO DE LA EMPRESA BENEFICIARIA DEL PRÉSTAMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47D31346" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="468868F9" w14:textId="01A8E7D9" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOMBRE: __________________ APELLIDOS: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B49EC7A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NIF: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E01B5B2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22A46268" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2. DATOS DE LA EMPRESA BENEFICIARIA DEL PRÉSTAMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FC11FC3" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="549E2CA6" w14:textId="07973B0D" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RAZÓN SOCIAL: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BFE3BE4" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CIF: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E1D11C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOMICILIO SOCIAL: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EEF46D4" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LOCALIDAD: _________________PROVINCIA: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CA67856" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CP: __________ TELÉFONO: _______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42C6B82C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E-MAIL: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F319D37" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CÓDIGO CNAE: _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A86EC8C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7279685A" w14:textId="57A9DCC2" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78EA2FFE" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="_Hlk210136057"/>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que esta solicitud se presenta con carácter previo a comenzar a trabajar en el proyecto o actividad objeto de la ayuda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B402E31" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7838DEA5" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicita la ayuda para la siguiente inversión:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38C25FC5" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="66"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13E0DDEA" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nombre y tamaño de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>empresa:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________ ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34AE0937" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la descripción del proyecto o de la actividad, incluidas sus fechas de inicio y finalización:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A44718" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20481B78" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la ubicación del proyecto o de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>actividad:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______ ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09528378" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el tipo: subvención y bonificación del tipo de interés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D8A40E6" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1068"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BE89B22" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00370550">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que no se incurre en incompatibilidades o prohibiciones establecidas en el Reglamento (UE) 2022/2472.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2594508E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45E30BF6" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que la inversión afecta a activos materiales o inmateriales relacionados con la transformación o la comercialización de productos agrícolas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="324EB4EF" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="10800321" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Que la inversión no está relacionada </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>co</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>n la producción de biocombustibles producidos a partir de cultivos alimentarios.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A04B559" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41ADDF30" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que, si la inversión requiere de evaluación de impacto ambiental según la Directiva 2011/92/UE, se dispone de la correspondiente evaluación favorable y la autorización de ejecución antes de la fecha de concesión de la ayuda individual.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="465815B2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C451EA9" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que se cumplen los requisitos sobre costes subvencionables, quedando excluidos expresamente los costes identificados como no subvencionables establecidos en los apartados del 6 al 8 del artículo 17 del Reglamento (UE) 2022/2472.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42B620CC" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6014FF0F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que la intensidad de ayuda concedida no supera los límites establecidos en los apartados 11 a 12 del artículo 17 del Reglamento (UE) 2022/2472.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2089D132" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622B3079" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que del importe de la financiación pública que se solicita:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEF6C79" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5521219E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E03782A" wp14:editId="0A90EA64">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31D9A2C7" wp14:editId="054681DD">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1080135</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>497205</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>53340</wp:posOffset>
+                  <wp:posOffset>584200</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="228600" cy="228600"/>
-                <wp:effectExtent l="13335" t="5715" r="5715" b="13335"/>
+                <wp:extent cx="243840" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="22860" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="2060380304" name="Group 4"/>
+                <wp:docPr id="1543508475" name="Cuadro de texto 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="228600" cy="228600"/>
-[...1 lines deleted...]
-                          <a:chExt cx="360" cy="360"/>
+                          <a:ext cx="243840" cy="228600"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...97 lines deleted...]
-                    </wpg:wgp>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="16F37698" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="003A5367" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="3CF168BC" id="Group 4" o:spid="_x0000_s1026" style="position:absolute;margin-left:85.05pt;margin-top:4.2pt;width:18pt;height:18pt;z-index:251660800;mso-position-horizontal-relative:page" coordorigin="1701,84" coordsize="360,360" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDnbsFYowMAAEIKAAAOAAAAZHJzL2Uyb0RvYy54bWykVtuO2zYQfS/QfyD42CKry8o3Yb1BkGQX&#10;BZI2QJQPoCnqgkiiStKWN1+f4VD0yo6VBIkf5KF4NDxzhpzh3ctj25CDULqW3ZZGNyElouMyr7ty&#10;Sz9lDy/WlGjDupw1shNb+iQ0fXn/5x93Q5+KWFayyYUi4KTT6dBvaWVMnwaB5pVomb6RvehgspCq&#10;ZQaGqgxyxQbw3jZBHIbLYJAq75XkQmt4+8ZN0nv0XxSCm/+KQgtDmi0FbgafCp87+wzu71haKtZX&#10;NR9psF9g0bK6g0VPrt4ww8he1d+4amuupJaFueGyDWRR1FxgDBBNFF5E86jkvsdYynQo+5NMIO2F&#10;Tr/slv97eFT9x/6DcuzBfCf5Zw26BENfptN5Oy4dmOyG9zKHfLK9kRj4sVCtdQEhkSPq+3TSVxwN&#10;4fAyjtfLELLAYWq0UX9eQZLsV9EqjCiB2XXiMsOrt+O3t8vxQ2tYdix1SyLNkZZNO+wj/SyV/j2p&#10;PlasF5gBbaX4oEidA83FarMI42USU9KxFmR4UELYTUoWlpslAWivqp5KOpmxMA3K/1DMb2Txgs6K&#10;wlK+1+ZRSMwJO7zTBpUuc7Aw0/nIPANZi7aBTf/3CxISuxQ+xpNxgkFeHOyvgGQhGciYB9jyJwzI&#10;MXG1TohP4zPk1kPADQCqa24Sj0FGcbi8zmjhYZZRcp3R0mPQ1VVGKw/5DiMoYpPAZhltPMwyWl9n&#10;FJ3rnSTXVIqmalvIVZ2ic73nUzcVPYviGWLnss8Qm4o+T+xc9nliU+2zaDlD7Fz9q0mMptJP9xWU&#10;idOeZ5U/BvzYjecALMJsrwqxivVS2zqUuSqU3Y6VBlD20MyAQRMoWdnqp8BA1IIhw66Ifd91BKlD&#10;ONYVCOYHcBAU4Zupd/fZGLCClnjZDBUl0Ax39huW9sxYnbxJhi3FMlO5f/u+lQeRSUSYi2IPaz3P&#10;Nt0UhV6AnS/fftb/9+jLo8byAv78vP93ODhG4OvnUJcr8kZq4eS30WIzOYVt1ZrUzk4+1E2DyjSd&#10;FWOziBe4V7Rs6txOWiG0KnevG0UOzF408Dem4AwGDb3L0VklWP52tA2rG2djuNh6XWtwvWQn8ydo&#10;E0q66wtct8CopPpCyQBXly3V/++ZEpQ0/3TQ8DZRkoA8BgfJYhXDQE1ndtMZ1nFwtaWGwkGw5mvj&#10;7kf7XtVlBStFGG4nX0GvL2rbSKDn6tSxGgfQc9HCiwpYZzeh6RhRz1e/+68AAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBloUc/3gAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGb3U2N&#10;tcRsSinqqQi2gnjbZqdJaHY2ZLdJ+u8dT/b48R5vvslXk2vFgH1oPGlIZgoEUultQ5WGr/3bwxJE&#10;iIasaT2hhgsGWBW3N7nJrB/pE4ddrASPUMiMhjrGLpMylDU6E2a+Q+Ls6HtnImNfSdubkcddK+dK&#10;LaQzDfGF2nS4qbE87c5Ow/toxvVj8jpsT8fN5Wf/9PG9TVDr+7tp/QIi4hT/y/Cnz+pQsNPBn8kG&#10;0TI/q4SrGpYpCM7nasF80JCmKcgil9cPFL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;527BWKMDAABCCgAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAZaFHP94AAAAIAQAADwAAAAAAAAAAAAAAAAD9BQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAAAgHAAAAAA==&#10;">
-[...4 lines deleted...]
-              </v:group>
+              <v:shape w14:anchorId="31D9A2C7" id="_x0000_s1034" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:39.15pt;margin-top:46pt;width:19.2pt;height:18pt;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCIFNHGGQIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/06ShXbpR09XSpQhp&#10;uUgLH+A6TmPheMzYbVK+nrHT7VYLvCD8YHk89pmZc2aWN0Nn2EGh12ArPp3knCkrodZ2V/FvXzev&#10;Fpz5IGwtDFhV8aPy/Gb18sWyd6UqoAVTK2QEYn3Zu4q3Ibgyy7xsVSf8BJyy5GwAOxHIxF1Wo+gJ&#10;vTNZkedXWQ9YOwSpvKfbu9HJVwm/aZQMn5vGq8BMxSm3kHZM+zbu2Wopyh0K12p5SkP8Qxad0JaC&#10;nqHuRBBsj/o3qE5LBA9NmEjoMmgaLVWqgaqZ5s+qeWiFU6kWIse7M03+/8HKT4cH9wVZGN7CQAKm&#10;Iry7B/ndMwvrVtidukWEvlWipsDTSFnWO1+evkaqfekjyLb/CDWJLPYBEtDQYBdZoToZoZMAxzPp&#10;aghM0mUxe72YkUeSqygWV3kSJRPl42eHPrxX0LF4qDiSpglcHO59iMmI8vFJjOXB6HqjjUkG7rZr&#10;g+wgSP9NWin/Z8+MZX3Fr+fFfKz/rxB5Wn+C6HSgRja6q/ji/EiUkbV3tk5tFoQ245lSNvZEY2Ru&#10;5DAM24HpmgBigMjqFuoj8Yow9i3NGR1awJ+c9dSzFfc/9gIVZ+aDJW2up7PIZEjGbP6mIAMvPdtL&#10;j7CSoCoeOBuP6zAOxt6h3rUUaewGC7ekZ6MT109ZndKnvkwSnGYoNv6lnV49TfrqFwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAAx3TXPfAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1&#10;SFwQdZqiJA1xKoQEghsUBFc33iYR8TrYbhr+nu0Jbjua0eybajPbQUzoQ+9IwXKRgEBqnOmpVfD+&#10;9nBdgAhRk9GDI1TwgwE29flZpUvjjvSK0za2gksolFpBF+NYShmaDq0OCzcisbd33urI0rfSeH3k&#10;cjvINEkyaXVP/KHTI9532HxtD1ZBcfM0fYbn1ctHk+2HdbzKp8dvr9TlxXx3CyLiHP/CcMJndKiZ&#10;aecOZIIYFOTFipMK1ilPOvnLLAex4yMtEpB1Jf8vqH8BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaD&#10;OJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYA&#10;CAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYA&#10;CAAAACEAiBTRxhkCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAU&#10;AAYACAAAACEADHdNc98AAAAJAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsF&#10;BgAAAAAEAAQA8wAAAH8FAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="16F37698" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="003A5367" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...363 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <mc:AlternateContent>
-          <mc:Choice Requires="wpg">
+          <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3625AB44" wp14:editId="3648CE03">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251671552" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7CF0BF64" wp14:editId="3AEB63CD">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="page">
-                  <wp:posOffset>1101090</wp:posOffset>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>502920</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>57150</wp:posOffset>
+                  <wp:posOffset>22860</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="228600" cy="228600"/>
-                <wp:effectExtent l="5715" t="9525" r="13335" b="9525"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
                 <wp:wrapNone/>
-                <wp:docPr id="437827559" name="Group 2"/>
+                <wp:docPr id="383795654" name="Cuadro de texto 3"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
-[...4 lines deleted...]
-                      <wpg:grpSpPr bwMode="auto">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="228600" cy="228600"/>
-                          <a:chOff x="1734" y="90"/>
-                          <a:chExt cx="360" cy="360"/>
                         </a:xfrm>
-                      </wpg:grpSpPr>
-[...97 lines deleted...]
-                    </wpg:wgp>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="08D3F1AF" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="003A5367" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="082629D9" id="Group 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:86.7pt;margin-top:4.5pt;width:18pt;height:18pt;z-index:251659776;mso-position-horizontal-relative:page" coordorigin="1734,90" coordsize="360,360" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFPI6GmwMAAEEKAAAOAAAAZHJzL2Uyb0RvYy54bWykVttu2zgQfS/QfyD42EWji2+xEKUo2iYo&#10;0BtQ9wNoirqgEqklacvZr9/hSHRk10qD1g/yUHM0PHOG5PDmzaGpyV5oUymZ0ugqpERIrrJKFin9&#10;sbl7fU2JsUxmrFZSpPRBGPrm9uWLm65NRKxKVWdCEwgiTdK1KS2tbZMgMLwUDTNXqhUSnLnSDbMw&#10;1EWQadZB9KYO4jBcBp3SWasVF8bA2/e9k95i/DwX3H7NcyMsqVMK3Cw+NT637hnc3rCk0KwtKz7Q&#10;YH/AomGVhEmPod4zy8hOV7+EaiqulVG5veKqCVSeV1xgDpBNFJ5lc6/VrsVciqQr2qNMIO2ZTn8c&#10;ln/Z3+v2e/tN9+zB/KT4TwO6BF1bJGO/Gxc9mGy7zyqDerKdVZj4IdeNCwEpkQPq+3DUVxws4fAy&#10;jq+XIVSBg2uwUX9eQpHcV9FqNqcEvOuhMrz8MHw7Ww4fOsOxY0k/JdIcaLmywzoyj1KZv5Pqe8la&#10;gRUwTopvmlRZSpercDafRWvgKlkDKtxpIdwaJTNHzXEAsBfVjBUdeRzMgPC/1fIXVbyek5qwhO+M&#10;vRcKS8L2n4xFoYsMLCx0NjDfgKp5U8Oa/+c1CYmbCh/DxjjCIg97FZBNSDoylAFW/BETewyGWofE&#10;V/ERMvMQCAOA8lIYUHXEKA7XlxktPMwxml9mtPSYaUYrD3mCEZxhz2G09jDH6Poyo+hU7/nikkrR&#10;WG0HuahTdKr3dOnGom+ieILYqewTxMaiTxM7lX2a2Fj7TbScIHaq/sVlFY2lH68rOCWOa56Vfhvw&#10;gxz2AViEuVYV4iHWKuOOoQ3oD4fQBnczhACU2zQTYNDEgVfDqfQ0GIg6MFS4P8OeRkdQOoQvngcH&#10;QRG+HsP7BIaENXTE816oKYFeuHXfsKRl1unkTdKlFI+Zsv937xu1FxuFCHt21sNcj95ajlEYBdj5&#10;09t7/X+LsTxqOF4gnvf7/x4H2whiPQ91PiOvlRG9/C5b7CXHtJ1ao7NTqruqrlGZWjox1ot4gWvF&#10;qLrKnNMJYXSxfVdrsmfunoG/oQQnMOjnMsNgpWDZh8G2rKp7G9PFztu3hr6XbFX2AG1Cq/72Arct&#10;MEql/6Okg5tLSs2/O6YFJfVHCf1uHc3nII/FwXyximGgx57t2MMkh1AptRQ2gjPf2f56tGt1VZQw&#10;U4TpSvUWWn1euUYCLdckPathAC0XLbyngHVyERqPEfV487v9HwAA//8DAFBLAwQUAAYACAAAACEA&#10;BtDW894AAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPS0vDQBSF94L/YbiCOzuTPtTGTEop6qoU&#10;bAVxN83cJqGZOyEzTdJ/73Wly49zOI9sNbpG9NiF2pOGZKJAIBXe1lRq+Dy8PTyDCNGQNY0n1HDF&#10;AKv89iYzqfUDfWC/j6XgEAqp0VDF2KZShqJCZ8LEt0isnXznTGTsSmk7M3C4a+RUqUfpTE3cUJkW&#10;NxUW5/3FaXgfzLCeJa/99nzaXL8Pi93XNkGt7+/G9QuIiGP8M8PvfJ4OOW86+gvZIBrmp9mcrRqW&#10;fIn1qVoyHzXMFwpknsn/B/IfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEU8joabAwAA&#10;QQoAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAbQ1vPe&#10;AAAACAEAAA8AAAAAAAAAAAAAAAAA9QUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAA&#10;BwAAAAA=&#10;">
-[...4 lines deleted...]
-              </v:group>
+              <v:shape w14:anchorId="7CF0BF64" id="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:39.6pt;margin-top:1.8pt;width:18pt;height:18pt;z-index:251671552;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAi5hDwEwIAADEEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dftm&#10;yZkPwtbCgFUlPyrPb9avX616V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPl1dTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyVfnp1EEVl7b+s0ZkFoM8pUnbEnGiNzI4dhqAam&#10;a0okBoisVlAfiVeEcW5pz0hoAX9y1tPMltz/2AtUnJmPlnpzPZvP45AnZb54m5OCl5bq0iKsJKiS&#10;B85GcRPGxdg71LuWIo3TYOGW+tnoxPVzVqf0aS5Tt047FAf/Uk9ez5u+/gUAAP//AwBQSwMEFAAG&#10;AAgAAAAhANU+4uDcAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFxQ67SF&#10;tAlxKoQEojdoEVzdeJtExOtgu2n4e7YnOD7NaOYV69F2YkAfWkcKZtMEBFLlTEu1gvfd02QFIkRN&#10;RneOUMEPBliXlxeFzo070RsO21gLHqGQawVNjH0uZagatDpMXY/E2cF5qyOjr6Xx+sTjtpPzJEml&#10;1S3xQ6N7fGyw+toerYLV7cvwGTaL148qPXRZvFkOz99eqeur8eEeRMQx/pXhrM/qULLT3h3JBNEp&#10;WGZzbipYpCDO8eyOec+cpSDLQv73L38BAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIuYQ&#10;8BMCAAAxBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;1T7i4NwAAAAHAQAADwAAAAAAAAAAAAAAAABtBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="08D3F1AF" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="003A5367" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-[...4 lines deleted...]
-          <w:spacing w:val="-4"/>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha solicitado, ni ha recibido, ninguna otra financiación pública que superen los 7,5 millones EUR por empresa y por proyecto de inversión en el marco del artículo 17 del Reglamento (UE) 2022/2472.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7313850F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SÍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha solicitado o ha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recibido otras ayudas en el marco del artículo 17 del Reglamento (UE) 2022/2472.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se indican a continuación las ayudas obtenidas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0B2344D2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4393" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1121"/>
+        <w:gridCol w:w="1219"/>
+        <w:gridCol w:w="1035"/>
+        <w:gridCol w:w="2331"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w14:paraId="35EBA179" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EE48869" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D0B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ORGANISMO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3051F6A4" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D0B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CONCEDENTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="536FCAE4" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D0B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OBJETO DE LA AYUDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="02C77A74" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D0B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IMPORTE DE LA AYUDA (€)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B15DA7" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D0B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P/S/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004D0B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>G(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004D0B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64629B45" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D0B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fecha Solicitud/Concesión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w14:paraId="7F9A2AF7" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B9E7F04" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7B910B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="717855F8" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3086F86A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="44F4D4F2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w14:paraId="5C2B4E76" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="586F4AE0" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40986B09" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="324F152F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EEC688B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E73665F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w14:paraId="5048CED2" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="046DD9C4" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0547DFF7" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3167BD34" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D24FC0" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="664A6D1D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w14:paraId="6ECA4B98" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="14332D9A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A692239" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E529DCD" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="427CAB0C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43BAC2A7" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w14:paraId="5E28F792" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C2F8A2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FC946C8" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="37AD17A9" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0671804C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B53852D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w14:paraId="2C2E85BC" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="1177" w:type="pct"/>
+          <w:wAfter w:w="1562" w:type="pct"/>
+          <w:trHeight w:val="252"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="64AE8F47" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004D0B6B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17BB7E92" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EF37079" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0FCD447B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>* Se debe poner “P” si la ayuda es un Préstamo, “S” si es una Subvención y “G” si es una Garantía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50C8EB97" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4702CF94" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que en el supuesto de haber solicitado ayudas para los mismos gastos en el marco del artículo 17 del Reglamento (UE) 2022/2472, en convocatorias aún no resueltas, se compromete a informar puntualmente acerca del resultado de las mismas y a comunicar cualquier cambio que pudiera implicar acumulación o incompatibilidad respecto de la presente solicitud, facilitando toda la información exigida para el correcto control y seguimiento por el órgano competente, respetando siempre la normativa aplicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51E244CB" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70760C64" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="_Hlk215822093"/>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Declaro que la entidad dispone de toda la documentación que acredita el cumplimiento de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-        <w:rPr>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s requisitos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anteriores, y que la pondrá a disposición </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del órgano competente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cuando así se requiera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="7BC640B3" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7FAD1446" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>La falta de veracidad de cualquiera de estos requisitos será responsabilidad única y exclusiva del solicitante, titular o empresa beneficiaria de la ayuda y su incumplimiento podrá dar lugar a un procedimiento de recuperación de ayudas de estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DEFCE5F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="63CCDF9C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-1"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="45AB605A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A9C4020" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3754E6E3" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F2A7572" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="004D0B6B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo. Cliente Titular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004D0B6B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202x</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AE86E3B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="00370550" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3B770EA8" w14:textId="5C71F5C4" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="303A6C95" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="40EC3BAA" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1053E346" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B4BA52F" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C008F82" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="681F34FA" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0D644436" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FD294B0" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2F4DCC" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7568295A" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0B74E6A3" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="611FEC4A" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B2DFFB1" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="308710A7" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="56F2E8ED" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B711B48" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67B2870E" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D12F439" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F9DD30E" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5229A68F" w14:textId="77777777" w:rsidR="009D69F8" w:rsidRPr="009D69F8" w:rsidRDefault="009D69F8" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:rPr>
+          <w:highlight w:val="yellow"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A339B20" w14:textId="211D71F1" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">ANEXO </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A4106B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18D2E615" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+        </w:tabs>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DD163BB" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARACIÓN RESPONSABLE SOBRE EL CUMPLIMIENTO REGLAMENTO (UE) No 651/2014 DE LA COMISIÓN de 17 de junio de 2014 por el que se declaran determinadas categorías de ayudas compatibles con el mercado interior en aplicación de los artículos 107 y 108 del Tratado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14EBEE4E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Artículo 17 Ayudas a la inversión en favor de las PYME)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A21D312" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:ind w:right="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3EAB1DE0" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1. DATOS DEL APODERADO DE LA EMPRESA BENEFICIARIA DEL PRÉSTAMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45A5E707" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="089CCA6B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOMBRE: __________________ APELLIDOS: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7213D4FC" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NIF: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DDEBFA8" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="656B8764" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2. DATOS DE LA EMPRESA BENEFICIARIA DEL PRÉSTAMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6935EECD" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="551728C1" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RAZÓN SOCIAL: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6ED63E57" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CIF: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="448C4E9A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOMICILIO SOCIAL: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="665BE53B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LOCALIDAD: _________________PROVINCIA: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40E88A61" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CP: __________ TELÉFONO: _______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E8A292F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E-MAIL: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7146E9A2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CÓDIGO CNAE: _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="487DE35D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="208835D6" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24861E6C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4849DA3E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que esta solicitud se presenta con carácter previo a comenzar a trabajar en el proyecto o actividad objeto de la ayuda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54466187" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B184C30" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que solicita la ayuda para la siguiente inversión:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E2FA69A" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="651741A0" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nombre y tamaño de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>empresa:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________ ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="483D959B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la descripción del proyecto o de la actividad, incluidas sus fechas de inicio y finalización:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7DA12629" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A41DE58" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la ubicación del proyecto o de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>actividad:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______ ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFB9BBA" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el tipo: subvención y bonificación del tipo de interés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52FE6608" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3E920C88" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que no se incurre en incompatibilidades o prohibiciones establecidas en el Reglamento (UE) 651/2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03F78EB5" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B2A6C4D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Que se cumplen los requisitos sobre costes subvencionables recogidos en los apartados 2 al 5 del artículo 17 del Reglamento (UE) 651/2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3589A8CE" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7D1DB0B6" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que la intensidad de ayuda concedida no excede:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77113A10" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6AED7311" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>del 20 % de los costes subvencionables en el caso de las pequeñas empresas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32644BBD" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>del 10 % de los costes subvencionables en el caso de las medianas empresas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CBA4F2D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="227C500F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que del importe de la financiación pública que se solicita:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="161819B5" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="359EE875" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5DAA5F7F" wp14:editId="6C1E644D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>401532</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>600075</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="245533" cy="220133"/>
+                <wp:effectExtent l="0" t="0" r="21590" b="27940"/>
+                <wp:wrapNone/>
+                <wp:docPr id="514619197" name="Cuadro de texto 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="245533" cy="220133"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="4D4C04CA" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="003A5367" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="5DAA5F7F" id="_x0000_s1036" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.6pt;margin-top:47.25pt;width:19.35pt;height:17.35pt;z-index:251675648;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA13UcTFwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxk6014hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lu2l2exnmB4E0qUPy8Gh9PXSGHRV6Dbbki9mcM2Ul1NruS/7l8+7F&#10;JWc+CFsLA1aV/EF5fr15/mzdu0Ll0IKpFTICsb7oXcnbEFyRZV62qhN+Bk5ZCjaAnQjk4j6rUfSE&#10;3pksn89fZj1g7RCk8p7+3o5Bvkn4TaNk+Ng0XgVmSk69hXRiOqt4Zpu1KPYoXKvl1Ib4hy46oS0V&#10;PUHdiiDYAfVvUJ2WCB6aMJPQZdA0Wqo0A02zmP8yzX0rnEqzEDnenWjy/w9Wfjjeu0/IwvAaBlpg&#10;GsK7O5BfPbOwbYXdqxtE6Fslaiq8iJRlvfPFdDVS7QsfQar+PdS0ZHEIkICGBrvICs3JCJ0W8HAi&#10;XQ2BSfqZL1eriwvOJIVyIoHsWEEUj5cd+vBWQceiUXKknSZwcbzzYUx9TIm1PBhd77QxycF9tTXI&#10;joL2v0vfhP5TmrGsL/nVKl+N8/8VYp6+P0F0OpCQje5KfnlKEkVk7Y2tk8yC0Ga0aTpjJxojcyOH&#10;YagGpmviOOky0lpB/UDEIozCpYdGRgv4nbOeRFty/+0gUHFm3llaztViuYwqT85y9SonB88j1XlE&#10;WElQJQ+cjeY2jC/j4FDvW6o0ysHCDS200Ynsp66m/kmYaV3TI4rKP/dT1tNT3/wAAAD//wMAUEsD&#10;BBQABgAIAAAAIQBAWOPT4AAAAAkBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhc&#10;EHWatqEJcSqEBKK3UlB7deNtEmGvg+2m4e9xT3Cb1Yxm3par0Wg2oPOdJQHTSQIMqbaqo0bA58fL&#10;/RKYD5KU1JZQwA96WFXXV6UslD3TOw7b0LBYQr6QAtoQ+oJzX7dopJ/YHil6R+uMDPF0DVdOnmO5&#10;0TxNkowb2VFcaGWPzy3WX9uTEbCcvw17v55tdnV21Hm4exhev50Qtzfj0yOwgGP4C8MFP6JDFZkO&#10;9kTKMy0gm6UxKSCfL4Bd/GSaAztEkeYp8Krk/z+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQA13UcTFwIAADIEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQBAWOPT4AAAAAkBAAAPAAAAAAAAAAAAAAAAAHEEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="4D4C04CA" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="003A5367" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251674624" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="64FABDA7" wp14:editId="024AAE3A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>397933</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>16933</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="228600" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="541651207" name="Cuadro de texto 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="228600" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="2E2D4A29" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="003A5367" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="64FABDA7" id="_x0000_s1037" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:31.35pt;margin-top:1.35pt;width:18pt;height:18pt;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClAqDAEwIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dftm&#10;yZkPwtbCgFUlPyrPb9avX616V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPl1dTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyVfnp1EEVl7b+s0ZkFoM8pUnbEnGiNzI4dhqAam&#10;a+I4kRxpraA+ErEI4+DSopHQAv7krKehLbn/sReoODMfLTXnejafxylPynzxNicFLy3VpUVYSVAl&#10;D5yN4iaMm7F3qHctRRrHwcItNbTRieznrE7502Cmdp2WKE7+pZ68nld9/QsAAP//AwBQSwMEFAAG&#10;AAgAAAAhAMflRbraAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1SFwQdWhR&#10;moY4FUICwa0UBFc33iYR9jrYbhr+nu0JTk+rGc2+aj05K0YMsfek4GaWgUBqvOmpVfD+9nhdgIhJ&#10;k9HWEyr4wQjr+vys0qXxR3rFcZtawSMUS62gS2kopYxNh07HmR+QONv74HTiM7TSBH3kcWflPMty&#10;6XRP/KHTAz502HxtD05Bcfs8fsaXxeajyfd2la6W49N3UOryYrq/A5FwSn9lOOmzOtTstPMHMlFY&#10;Bfl8yU0FJ3C8Kpg7BQumrCv5X7/+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/W&#10;AAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUCoMAT&#10;AgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMfl&#10;RbraAAAABgEAAA8AAAAAAAAAAAAAAAAAbQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMA&#10;AAB0BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="2E2D4A29" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="003A5367" w:rsidRDefault="00A4106B" w:rsidP="00A4106B"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha solicitado, ni ha recibido, ninguna otra financiación pública que superen los 8,25 millones EUR por empresa y por proyecto de inversión en el marco del artículo 17 del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reglamento (UE) 651/2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C4890B8" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>SÍ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C04C5E">
-        <w:rPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha solicitado o ha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recibido otras ayudas en el marco del artículo 17 del Reglamento (UE) 651/2014.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se indican a continuación las ayudas obtenidas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D9BA6F2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4393" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1121"/>
+        <w:gridCol w:w="1219"/>
+        <w:gridCol w:w="1035"/>
+        <w:gridCol w:w="2331"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="0082758F" w14:paraId="6C27224A" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76E4AFDE" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ORGANISMO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E3BCD5C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CONCEDENTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="17422A0D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OBJETO DE LA AYUDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6053F037" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IMPORTE DE LA AYUDA (€)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F33505D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P/S/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="0082758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>G(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0082758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E9EC638" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fecha Solicitud/Concesión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="0082758F" w14:paraId="0E89030F" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="345B69D1" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="31F7575C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78DF357E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="26141125" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AE28158" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="0082758F" w14:paraId="601A2694" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3947141E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="76DB892E" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F2A9216" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F3330E0" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69E70E3D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="0082758F" w14:paraId="5EB922B3" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6646F599" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B48D5C2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="443D51E3" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7B4635" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="374149CE" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="0082758F" w14:paraId="4305B6D0" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F751613" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="49DCCA11" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3640CF0F" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F5446F7" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F336DBD" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="0082758F" w14:paraId="47783379" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D432A85" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24C30BCE" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A8AF5B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="075C27E1" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="757292D7" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A4106B" w:rsidRPr="0082758F" w14:paraId="1875F76A" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="1177" w:type="pct"/>
+          <w:wAfter w:w="1562" w:type="pct"/>
+          <w:trHeight w:val="252"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="695B7C0D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0082758F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="75B2E96B" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BB1A0E2" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="00A153FC" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>* Se debe poner “P” si la ayuda es un Préstamo, “S” si es una Subvención y “G” si es una Garantía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="481FA00C" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="004BBA5D" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que en el supuesto de haber solicitado ayudas para los mismos gastos en el marco del artículo 17 del Reglamento (UE) 651/2014, en convocatorias aún no resueltas, se compromete a informar puntualmente acerca del resultado de las mismas y a comunicar cualquier cambio que pudiera implicar acumulación o incompatibilidad respecto de la presente solicitud, facilitando toda la información exigida para el correcto control y seguimiento por el órgano competente, respetando siempre la normativa aplicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74394418" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="53F64368" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Declaro que la entidad dispone de toda la documentación que acredita el cumplimiento de</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s requisitos</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">anteriores, y que la pondrá a disposición </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">del órgano competente </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E36370">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>cuando así se requiera</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2984CA38" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="664E8D39" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La falta de veracidad de cualquiera de estos requisitos será responsabilidad única y exclusiva del solicitante, titular o empresa beneficiaria de la ayuda y su incumplimiento podrá dar lugar a un procedimiento de recuperación de ayudas de estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E8CBD77" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13AAA531" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:spacing w:val="-3"/>
-[...209 lines deleted...]
-    <w:p w14:paraId="08514FAB" w14:textId="77777777" w:rsidR="00037658" w:rsidRDefault="00E23541">
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148FF5C3" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRPr="0082758F" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo. Cliente Titular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0082758F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202x</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D3ECB7" w14:textId="77777777" w:rsidR="00A4106B" w:rsidRDefault="00A4106B" w:rsidP="00A4106B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2357CFBD" w14:textId="1F059046" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
       <w:pPr>
         <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANEXO X</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7AC95DD9" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+        </w:tabs>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1A224605" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
         <w:spacing w:line="259" w:lineRule="auto"/>
-        <w:ind w:right="110"/>
-[...68 lines deleted...]
-        <w:t>LEGAL/</w:t>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARACIÓN RESPONSABLE SOBRE EL CUMPLIMIENTO REGLAMENTO (UE) No 651/2014 DE LA COMISIÓN de 17 de junio de 2014 por el que se declaran determinadas categorías de ayudas compatibles con el mercado interior en aplicación de los artículos 107 y 108 del Tratado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE4EEC8" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Artículo 18 Ayudas a las PYME para servicios de consultoría)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7CA934A3" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:ind w:right="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02554416" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1. DATOS DEL APODERADO DE LA EMPRESA BENEFICIARIA DEL PRÉSTAMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C219EA4" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50CFB838" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOMBRE: __________________ APELLIDOS: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3186DCDF" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NIF: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DD43786" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7162C15B" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2. DATOS DE LA EMPRESA BENEFICIARIA DEL PRÉSTAMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A0AA4E" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="52B2620E" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RAZÓN SOCIAL: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64F63D26" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CIF: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="476C9263" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOMICILIO SOCIAL: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="389378A6" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LOCALIDAD: _________________PROVINCIA: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="641D6E9D" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CP: __________ TELÉFONO: _______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46389290" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E-MAIL: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66DE04AF" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CÓDIGO CNAE: _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E6694E6" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="706B27E6" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="59E69592" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7E04D4FB" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que esta solicitud se presenta con carácter previo a comenzar a trabajar en el proyecto o actividad objeto de la ayuda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6BA450" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2E8B3FBF" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que solicita la ayuda para la siguiente inversión:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F193C15" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7622C638" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nombre y tamaño de la </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C04C5E">
-[...17 lines deleted...]
-        <w:t>CON</w:t>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>empresa:_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C04C5E">
-[...92 lines deleted...]
-      <w:cols w:space="720"/>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________ ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F1B5552" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la descripción del proyecto o de la actividad, incluidas sus fechas de inicio y finalización:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A4F1BF" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40DB06C0" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la ubicación del proyecto o de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>actividad:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______ ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D9ECFD7" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="7"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el tipo: subvención y bonificación del tipo de interés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B009E6" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="409827A6" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que no se incurre en incompatibilidades o prohibiciones establecidas en el Reglamento (UE) 651/2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2835DC27" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="354B9DA2" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Que el coste a subvencionar cubre servicios de consultoría prestados por consultores externos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30EB250C" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F904FE" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que los servicios no consistirán en actividades permanentes o periódicas ni estarán relacionados con los gastos de explotación normales de la empresa, como son los servicios rutinarios de asesoría fiscal, los servicios jurídicos periódicos o los de publicidad.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="374150A0" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FBEE77C" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que la intensidad de ayuda concedida no excede del 50 % de los costes subvencionables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39C36653" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="183955AC" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que del importe de la financiación pública que se solicita:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9860F4" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="72CC56B1" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251677696" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05767C82" wp14:editId="2D93298C">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>449580</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>38100</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="228600" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="185543805" name="Cuadro de texto 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="228600" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="52706B43" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="003A5367" w:rsidRDefault="00A21E67" w:rsidP="00A21E67"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="05767C82" id="_x0000_s1038" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:35.4pt;margin-top:3pt;width:18pt;height:18pt;z-index:251677696;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAE184uFAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFZmq4RaRycbO349Thpbzcd8ILIQ2THzmf7s7266VvDjgq9Blvy2WTKmbISKm33Jf/2dftm&#10;yZkPwlbCgFUlPynPb9avX606V6gcGjCVQkYg1hedK3kTgiuyzMtGtcJPwClLxhqwFYFU3GcVio7Q&#10;W5Pl0+lV1gFWDkEq7+n1bjDydcKvayXD57r2KjBTcsotpBvTvYt3tl6JYo/CNVqOaYh/yKIV2lLQ&#10;M9SdCIIdUP8G1WqJ4KEOEwltBnWtpUo1UDWz6YtqHhvhVKqFyPHuTJP/f7Dy4fjoviAL/TvoqYGp&#10;CO/uQX73zMKmEXavbhGha5SoKPAsUpZ1zhfj10i1L3wE2XWfoKImi0OABNTX2EZWqE5G6NSA05l0&#10;1Qcm6THPl1dTskgyjXKMIIqnzw59+KCgZVEoOVJPE7g43vswuD65xFgejK622pik4H63MciOgvq/&#10;TSfl/8LNWNaV/HqRL4b6/woxTedPEK0ONMhGtyVfnp1EEVl7b6s0ZkFoM8hUnbEjjZG5gcPQ73qm&#10;K+I4jxEirTuoTkQswjC4tGgkNIA/OetoaEvufxwEKs7MR0vNuZ7N53HKkzJfvM1JwUvL7tIirCSo&#10;kgfOBnEThs04ONT7hiIN42Dhlhpa60T2c1Zj/jSYqV3jEsXJv9ST1/Oqr38BAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBvDbgE3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcELUp&#10;VVpCNhVCAsENCoKrG2+TCHsdbDcNf497guNoRjNvqvXkrBgpxN4zwtVMgSBuvOm5RXh/e7hcgYhJ&#10;s9HWMyH8UIR1fXpS6dL4A7/SuEmtyCUcS43QpTSUUsamI6fjzA/E2dv54HTKMrTSBH3I5c7KuVKF&#10;dLrnvNDpge47ar42e4ewWjyNn/H5+uWjKXb2Jl0sx8fvgHh+Nt3dgkg0pb8wHPEzOtSZaev3bKKw&#10;CEuVyRNCkR8dbVVkvUVYzBXIupL/+etfAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAATX&#10;zi4UAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AG8NuATcAAAABwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="52706B43" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="003A5367" w:rsidRDefault="00A21E67" w:rsidP="00A21E67"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha solicitado, ni ha recibido, ninguna otra financiación pública que superen los 2,2 millones EUR por empresa y por proyecto en el marco del artículo 18 del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reglamento (UE) 651/2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2426AD47" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251678720" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01AD9AAF" wp14:editId="7C13CF3D">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>474345</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>6985</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="236220" cy="220980"/>
+                <wp:effectExtent l="0" t="0" r="11430" b="26670"/>
+                <wp:wrapNone/>
+                <wp:docPr id="403204306" name="Cuadro de texto 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="236220" cy="220980"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="65D8D4E2" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="003A5367" w:rsidRDefault="00A21E67" w:rsidP="00A21E67"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="01AD9AAF" id="_x0000_s1039" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:37.35pt;margin-top:.55pt;width:18.6pt;height:17.4pt;z-index:251678720;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDt/RZBGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhJky4x4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbGzry8lp2nQbS/D9CCQonRInkOtbvrWsINCr8EWfDIac6ashErbXcG/f9u+&#10;WXDmg7CVMGBVwY/K85v161erzuVqCg2YSiEjEOvzzhW8CcHlWeZlo1rhR+CUpWAN2IpALu6yCkVH&#10;6K3JpuPxddYBVg5BKu/p9G4I8nXCr2slw5e69iowU3CqLaQd017GPVuvRL5D4RotT2WIf6iiFdpS&#10;0jPUnQiC7VH/BtVqieChDiMJbQZ1raVKPVA3k/GLbh4a4VTqhcjx7kyT/3+w8vPhwX1FFvp30JOA&#10;qQnv7kH+8MzCphF2p24RoWuUqCjxJFKWdc7np6eRap/7CFJ2n6AikcU+QALqa2wjK9QnI3QS4Hgm&#10;XfWBSTqcXl1PpxSRFCJjuUiiZCJ/euzQhw8KWhaNgiNpmsDF4d6HWIzIn67EXB6MrrbamOTgrtwY&#10;ZAdB+m/TSvW/uGYs6wq+nE/nQ/9/hRin9SeIVgcaZKPbgi/Ol0QeWXtvqzRmQWgz2FSysScaI3MD&#10;h6Eve6Yr4vgqZoi0llAdiViEYXDpo5HRAP7irKOhLbj/uReoODMfLYmznMxmccqTM5u/jbziZaS8&#10;jAgrCarggbPB3IThZ+wd6l1DmYZxsHBLgtY6kf1c1al+GsykwekTxcm/9NOt56++fgQAAP//AwBQ&#10;SwMEFAAGAAgAAAAhADamPgndAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMjstOwzAQRfdI/IM1&#10;SGwQdUIfadI4FUIC0V0piG7deJpE2ONgu2n4e9wVLO9D955yPRrNBnS+syQgnSTAkGqrOmoEfLw/&#10;3y+B+SBJSW0JBfygh3V1fVXKQtkzveGwCw2LI+QLKaANoS8493WLRvqJ7ZFidrTOyBCla7hy8hzH&#10;jeYPSbLgRnYUH1rZ41OL9dfuZAQsZ6/D3m+m2896cdR5uMuGl28nxO3N+LgCFnAMf2W44Ed0qCLT&#10;wZ5IeaYFZLMsNqOfArvEaZoDOwiYznPgVcn/81e/AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS&#10;/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgA&#10;AAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgA&#10;AAAhAO39FkEZAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAG&#10;AAgAAAAhADamPgndAAAABwEAAA8AAAAAAAAAAAAAAAAAcwQAAGRycy9kb3ducmV2LnhtbFBLBQYA&#10;AAAABAAEAPMAAAB9BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="65D8D4E2" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="003A5367" w:rsidRDefault="00A21E67" w:rsidP="00A21E67"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SÍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha solicitado o ha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recibido otras ayudas en el marco del artículo 18 del Reglamento (UE) 651/2014.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se indican a continuación las ayudas obtenidas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="654825B0" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4393" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1121"/>
+        <w:gridCol w:w="1219"/>
+        <w:gridCol w:w="1035"/>
+        <w:gridCol w:w="2331"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="004633CB" w14:paraId="4AA7C542" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AD242B3" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004633CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ORGANISMO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F55B8EC" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004633CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CONCEDENTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="46A42527" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004633CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OBJETO DE LA AYUDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="223226E8" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004633CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IMPORTE DE LA AYUDA (€)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="790B4EAC" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004633CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P/S/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004633CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>G(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004633CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41D605C2" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004633CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fecha Solicitud/Concesión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="004633CB" w14:paraId="1DB2E588" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="21475064" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="47E3D6E2" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB76BAE" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39AAA1F1" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="62136913" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="004633CB" w14:paraId="5980E66C" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="731C4DE6" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE552F0" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BAB87B2" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E818E95" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B47B895" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="004633CB" w14:paraId="0EFE27F1" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4114A336" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC6309F" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="01443415" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="308EC7D2" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="709493FC" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="004633CB" w14:paraId="77CA30A7" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="474F0E4F" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE4CAA9" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A3F86B1" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="221F1137" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CE42773" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="004633CB" w14:paraId="4B86AE25" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B97A9E" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="40A1D44B" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B5A135F" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69A5D9FB" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1AA87469" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="004633CB" w14:paraId="44619D22" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="1177" w:type="pct"/>
+          <w:wAfter w:w="1562" w:type="pct"/>
+          <w:trHeight w:val="252"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="08D39EA8" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004633CB">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="397A4502" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="22B63D7D" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6FD5E815" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>* Se debe poner “P” si la ayuda es un Préstamo, “S” si es una Subvención y “G” si es una Garantía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C355973" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="25B5794E" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que en el supuesto de haber solicitado ayudas para los mismos gastos en el marco del artículo 18 del Reglamento (UE) 651/2014, en convocatorias aún no resueltas, se compromete a informar puntualmente acerca del resultado de las mismas y a comunicar cualquier cambio que pudiera implicar acumulación o incompatibilidad respecto de la presente solicitud, facilitando toda la información exigida para el correcto control y seguimiento por el órgano competente, respetando siempre la normativa aplicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DFB67CC" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70C9DB5E" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00BB3CDF" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BB3CDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro que la entidad dispone de toda la documentación que acredita el cumplimiento de los requisitos anteriores, y que la pondrá a disposición del órgano competente cuando así se requiera. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AF19253" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7087204A" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La falta de veracidad de cualquiera de estos requisitos será responsabilidad única y exclusiva del solicitante, titular o empresa beneficiaria de la ayuda y su incumplimiento podrá dar lugar a un procedimiento de recuperación de ayudas de estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AEEA22F" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="004633CB" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F53A28E" w14:textId="3DFB2E5E" w:rsidR="009D69F8" w:rsidRDefault="00A21E67" w:rsidP="009D69F8">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo. Cliente Titular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="004633CB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202x</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DECE620" w14:textId="06D6A8F9" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Ttulo1"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A21E67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>ANEXO XI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24451FFC" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3261"/>
+        </w:tabs>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AE8CF88" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARACIÓN RESPONSABLE SOBRE EL CUMPLIMIENTO REGLAMENTO (UE) No 651/2014 DE LA COMISIÓN de 17 de junio de 2014 por el que se declaran determinadas categorías de ayudas compatibles con el mercado interior en aplicación de los artículos 107 y 108 del Tratado</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="206E44BD" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>(Artículo 19 Ayudas a las PYME para su participación en ferias comerciales)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414FC035" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:ind w:right="26"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2B8D77EA" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>1. DATOS DEL APODERADO DE LA EMPRESA BENEFICIARIA DEL PRÉSTAMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D3E0A7F" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="002596B6" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NOMBRE: __________________ APELLIDOS: _______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300506B4" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NIF: ____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4BDEEA73" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="41D52D6C" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>2. DATOS DE LA EMPRESA BENEFICIARIA DEL PRÉSTAMO</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A3C5470" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67801C1C" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>RAZÓN SOCIAL: ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3761F912" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CIF: ___________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="527F239F" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOMICILIO SOCIAL: ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A8325F6" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>LOCALIDAD: _________________PROVINCIA: ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29A8E12C" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CP: __________ TELÉFONO: _______________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13A489C3" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>E-MAIL: _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511D262A" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>CÓDIGO CNAE: _____________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="664DEADA" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5637A5FB" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DECLARA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2FE76088" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A6F0CC8" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que esta solicitud se presenta con carácter previo a comenzar a trabajar en el proyecto o actividad objeto de la ayuda.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="714A4A84" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A199F71" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que solicita la ayuda para la siguiente inversión:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="540684B2" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="426"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="191D87EB" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nombre y tamaño de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>empresa:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>_____________________ ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1CF40163" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>la descripción del proyecto o de la actividad, incluidas sus fechas de inicio y finalización:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57E60396" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E247C6B" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">la ubicación del proyecto o de la </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>actividad:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>______ ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48C5D010" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="8"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>el tipo: subvención y bonificación del tipo de interés</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66048B8E" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="851"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67CBE2AE" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que no se incurre en incompatibilidades o prohibiciones establecidas en el Reglamento (UE) 651/2014.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C42A7E" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="679EF239" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Que el coste a subvencionar cubre los costes de alquiler, montaje y gestión del stand de exposición para la participación de una empresa en cualquier feria o exposición.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57BF555D" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="623AB6C3" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que la intensidad de ayuda concedida no excede del 50 % de los costes subvencionables.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="018238DA" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7BCBA6C8" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que del importe de la financiación pública que se solicita:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4ECA5193" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42A850A4" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251680768" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0513421E" wp14:editId="4EDC1B24">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>487680</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>7620</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="228600" cy="228600"/>
+                <wp:effectExtent l="0" t="0" r="19050" b="19050"/>
+                <wp:wrapNone/>
+                <wp:docPr id="295467501" name="Cuadro de texto 3"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="228600" cy="228600"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="3BBF7C78" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="003A5367" w:rsidRDefault="00A21E67" w:rsidP="00A21E67"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="0513421E" id="_x0000_s1040" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:38.4pt;margin-top:.6pt;width:18pt;height:18pt;z-index:251680768;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAHemIpFAIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU1GP0zAMfkfiP0R5Z92q7dhV607HjiGk&#10;40A6+AFpmq4RaRycbO349Tjpbjcd8ILIQ2THzmf7s726GTrDDgq9Blvy2WTKmbISam13Jf/2dftm&#10;yZkPwtbCgFUlPyrPb9avX616V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3GU1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1bjTydcJvGiXD56bxKjBTcsotpBvTXcU7W69EsUPhWi1PaYh/yKIT2lLQ&#10;M9SdCILtUf8G1WmJ4KEJEwldBk2jpUo1UDWz6YtqHlvhVKqFyPHuTJP/f7Dy4fDoviALwzsYqIGp&#10;CO/uQX73zMKmFXanbhGhb5WoKfAsUpb1zhenr5FqX/gIUvWfoKYmi32ABDQ02EVWqE5G6NSA45l0&#10;NQQm6THPl1dTskgyneQYQRRPnx368EFBx6JQcqSeJnBxuPdhdH1yibE8GF1vtTFJwV21McgOgvq/&#10;TSfl/8LNWNaX/HqRL8b6/woxTedPEJ0ONMhGdyVfnp1EEVl7b+s0ZkFoM8pUnbEnGiNzI4dhqAam&#10;a+J4HiNEWiuoj0Qswji4tGgktIA/OetpaEvuf+wFKs7MR0vNuZ7N53HKkzJfvM1JwUtLdWkRVhJU&#10;yQNno7gJ42bsHepdS5HGcbBwSw1tdCL7OatT/jSYqV2nJYqTf6knr+dVX/8CAAD//wMAUEsDBBQA&#10;BgAIAAAAIQBxJ+Nu3AAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NTsMwEITvSLyDtUhcEHWa&#10;oqSEOBVCAsGtlKpc3XibRNjrELtpeHu2JzjOj2a+cjU5K0YcQudJwXyWgECqvemoUbD9eL5dgghR&#10;k9HWEyr4wQCr6vKi1IXxJ3rHcRMbwSMUCq2gjbEvpAx1i06Hme+RODv4wenIcmikGfSJx52VaZJk&#10;0umO+KHVPT61WH9tjk7B8u51/Axvi/Wuzg72Pt7k48v3oNT11fT4ACLiFP/KcMZndKiYae+PZIKw&#10;CvKMySP7KYhzPE9Z7xUs8hRkVcr//NUvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAAd6&#10;YikUAgAAMgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AHEn427cAAAABwEAAA8AAAAAAAAAAAAAAAAAbgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAB3BQAAAAA=&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="3BBF7C78" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="003A5367" w:rsidRDefault="00A21E67" w:rsidP="00A21E67"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>NO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha solicitado, ni ha recibido, ninguna otra financiación pública que superen los 2,2 millones EUR por empresa y por año en el marco del artículo 19 del </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Reglamento (UE) 651/2014</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E2A6E0E" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251681792" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6D0A0E4A" wp14:editId="35D32166">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>474345</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>4445</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="220980" cy="236220"/>
+                <wp:effectExtent l="0" t="0" r="26670" b="11430"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1451434543" name="Cuadro de texto 1"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="220980" cy="236220"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln w="9525">
+                          <a:solidFill>
+                            <a:srgbClr val="000000"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="557429C1" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="003A5367" w:rsidRDefault="00A21E67" w:rsidP="00A21E67"/>
+                        </w:txbxContent>
+                      </wps:txbx>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:shape w14:anchorId="6D0A0E4A" id="_x0000_s1041" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:37.35pt;margin-top:.35pt;width:17.4pt;height:18.6pt;z-index:251681792;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBONa4yGQIAADIEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjxki4x4hRdugwD&#10;ugvQ7QNkWY6FyaJGKbG7rx8lp2l2exmmB4EUqUPykFxfD51hR4Vegy35bDLlTFkJtbb7kn/5vHux&#10;5MwHYWthwKqSPyjPrzfPn617V6gcWjC1QkYg1he9K3kbgiuyzMtWdcJPwClLxgawE4FU3Gc1ip7Q&#10;O5Pl0+lV1gPWDkEq7+n1djTyTcJvGiXDx6bxKjBTcsotpBvTXcU726xFsUfhWi1PaYh/yKIT2lLQ&#10;M9StCIIdUP8G1WmJ4KEJEwldBk2jpUo1UDWz6S/V3LfCqVQLkePdmSb//2Dlh+O9+4QsDK9hoAam&#10;Iry7A/nVMwvbVti9ukGEvlWipsCzSFnWO1+cvkaqfeEjSNW/h5qaLA4BEtDQYBdZoToZoVMDHs6k&#10;qyEwSY95Pl0tySLJlL+8IjVFEMXjZ4c+vFXQsSiUHKmnCVwc73yIyYji0SXG8mB0vdPGJAX31dYg&#10;Owrq/y6dE/pPbsayvuSrRb4Y6/8rxDSdP0F0OtAgG92VfHl2EkVk7Y2t05gFoc0oU8rGnmiMzI0c&#10;hqEamK6J40WMEGmtoH4gYhHGwaVFI6EF/M5ZT0Nbcv/tIFBxZt5Zas5qNp/HKU/KfPGKuGR4aaku&#10;LcJKgip54GwUt2HcjINDvW8p0jgOFm6ooY1OZD9ldcqfBjP14LREcfIv9eT1tOqbHwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhANGHhQLcAAAABgEAAA8AAABkcnMvZG93bnJldi54bWxMjsFOwzAQRO9I/IO1&#10;SFwQdaClaUKcCiGB4AYFwdWNt0mEvQ62m4a/Z3uC02g0o5lXrSdnxYgh9p4UXM0yEEiNNz21Ct7f&#10;Hi5XIGLSZLT1hAp+MMK6Pj2pdGn8gV5x3KRW8AjFUivoUhpKKWPTodNx5gckznY+OJ3YhlaaoA88&#10;7qy8zrKldLonfuj0gPcdNl+bvVOwWjyNn/F5/vLRLHe2SBf5+PgdlDo/m+5uQSSc0l8ZjviMDjUz&#10;bf2eTBRWQb7IuckK4phmxQ2IrYJ5XoCsK/kfv/4FAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+&#10;AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAA&#10;ACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAA&#10;ACEATjWuMhkCAAAyBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYA&#10;CAAAACEA0YeFAtwAAAAGAQAADwAAAAAAAAAAAAAAAABzBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAA&#10;AAAEAAQA8wAAAHwFAAAAAA==&#10;">
+                <v:textbox>
+                  <w:txbxContent>
+                    <w:p w14:paraId="557429C1" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="003A5367" w:rsidRDefault="00A21E67" w:rsidP="00A21E67"/>
+                  </w:txbxContent>
+                </v:textbox>
+                <w10:wrap anchorx="margin"/>
+              </v:shape>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SÍ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ha solicitado o ha </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>recibido otras ayudas en el marco del artículo 19 del Reglamento (UE) 651/2014.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Se indican a continuación las ayudas obtenidas:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="312EC08C" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
+        <w:ind w:left="1416"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="4393" w:type="pct"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1121"/>
+        <w:gridCol w:w="1219"/>
+        <w:gridCol w:w="1035"/>
+        <w:gridCol w:w="2331"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="00D41A93" w14:paraId="205F5327" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4CCCFE0E" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41A93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ORGANISMO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F3B394C" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41A93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>CONCEDENTE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E120D1F" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41A93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>OBJETO DE LA AYUDA</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="258E497C" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41A93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>IMPORTE DE LA AYUDA (€)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EA5F11D" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41A93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>P/S/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00D41A93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>G(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00D41A93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>*)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1FC1ED" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41A93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Fecha Solicitud/Concesión</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="00D41A93" w14:paraId="29F4E18F" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0405BF89" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B919F5E" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9BC69E" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F1F83C7" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="470F1DBE" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="00D41A93" w14:paraId="175A281C" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="327DF521" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2531C616" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0188FE55" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F91A92A" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1213A97F" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="00D41A93" w14:paraId="5318273A" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="78C16BC5" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F506E36" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BA0DB05" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="24FF1AA5" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="69ADFEE3" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="00D41A93" w14:paraId="2B5D39E3" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60A5B0F6" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F82C5DA" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="66ED1908" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="30E623C5" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07F70A92" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="00D41A93" w14:paraId="49726216" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1177" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="328291CE" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56206B98" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="34CC854E" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2522C812" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1562" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="42621FFF" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A21E67" w:rsidRPr="00D41A93" w14:paraId="3F049841" w14:textId="77777777" w:rsidTr="005F026B">
+        <w:trPr>
+          <w:gridBefore w:val="1"/>
+          <w:gridAfter w:val="1"/>
+          <w:wBefore w:w="1177" w:type="pct"/>
+          <w:wAfter w:w="1562" w:type="pct"/>
+          <w:trHeight w:val="252"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="751" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4429C7C6" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D41A93">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>TOTAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="817" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="11E1D258" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="693" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F4F4486" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E51CBB5" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>* Se debe poner “P” si la ayuda es un Préstamo, “S” si es una Subvención y “G” si es una Garantía.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1300AD48" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1C04646C" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:pStyle w:val="Prrafodelista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Que en el supuesto de haber solicitado ayudas para los mismos gastos en el marco del artículo 19 del Reglamento (UE) 651/2014, en convocatorias aún no resueltas, se compromete a informar puntualmente acerca del resultado de las mismas y a comunicar cualquier cambio que pudiera implicar acumulación o incompatibilidad respecto de la presente solicitud, facilitando toda la información exigida para el correcto control y seguimiento por el órgano competente, respetando siempre la normativa aplicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F8D3EBA" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="18AC47F4" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="002B6774" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B6774">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Declaro que la entidad dispone de toda la documentación que acredita el cumplimiento de los requisitos anteriores, y que la pondrá a disposición del órgano competente cuando así se requiera. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24512226" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5797E2B8" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>La falta de veracidad de cualquiera de estos requisitos será responsabilidad única y exclusiva del solicitante, titular o empresa beneficiaria de la ayuda y su incumplimiento podrá dar lugar a un procedimiento de recuperación de ayudas de estado.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78E1A1A7" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="03038AB1" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="39EC6811" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3D611DC2" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="51BF7431" w14:textId="77777777" w:rsidR="00A21E67" w:rsidRPr="00D41A93" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:right="26" w:hanging="11"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FF15980" w14:textId="280E44F5" w:rsidR="00A4106B" w:rsidRPr="00A21E67" w:rsidRDefault="00A21E67" w:rsidP="00A21E67">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fdo. Cliente Titular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">En </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xxxx</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00D41A93">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>x</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A4106B" w:rsidRPr="00A21E67">
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:font w:name="Arial">
-    <w:panose1 w:val="020B0604020202020204"/>
+  <w:font w:name="Verdana">
+    <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial Unicode MS">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos">
-[...18 lines deleted...]
-  </w:font>
 </w:fonts>
-</file>
-[...300 lines deleted...]
-</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01FE11E9"/>
+    <w:nsid w:val="091762D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B20E795A"/>
-    <w:lvl w:ilvl="0" w:tplc="FE4A034A">
+    <w:tmpl w:val="9E42C9E0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1601" w:hanging="360"/>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="851" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="AE30FE48">
-[...467 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="DD4AFB0A">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2681" w:hanging="360"/>
-[...1788 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2291" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3011" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3731" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4451" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5171" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5891" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6611" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21CC4A3B"/>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="102622A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="1DC8E2FC"/>
-    <w:lvl w:ilvl="0" w:tplc="6E6E1296">
+    <w:tmpl w:val="9E42C9E0"/>
+    <w:lvl w:ilvl="0" w:tplc="0C0A0017">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1601" w:hanging="360"/>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="1602" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="62F027E2">
-[...349 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="4F5AC5EA">
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2681" w:hanging="360"/>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="2322" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="1D7CA162">
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3042" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2681" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="3762" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3" w:tplc="B240D7E8">
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2681" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="4482" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="6A440F56">
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5202" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2681" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="5922" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="A3E8A272">
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="•"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3948" w:hanging="360"/>
-[...3 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="6642" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6" w:tplc="7954049A">
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="bullet"/>
-[...31 lines deleted...]
-      </w:rPr>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7362" w:hanging="180"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BAB711D"/>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="13D62D92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="79B6AB32"/>
-[...1 lines deleted...]
-      <w:start w:val="4"/>
+    <w:tmpl w:val="9E42C9E0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2320" w:hanging="360"/>
-[...7 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="851" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w:tplc="D870034C">
-[...349 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="66682B66">
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2681" w:hanging="360"/>
-[...359 lines deleted...]
-        <w:ind w:left="1440" w:hanging="360"/>
+        <w:ind w:left="1571" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="180"/>
+        <w:ind w:left="2291" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2880" w:hanging="360"/>
+        <w:ind w:left="3011" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3600" w:hanging="360"/>
+        <w:ind w:left="3731" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="180"/>
+        <w:ind w:left="4451" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="360"/>
+        <w:ind w:left="5171" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5760" w:hanging="360"/>
+        <w:ind w:left="5891" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:ind w:left="6480" w:hanging="180"/>
+        <w:ind w:left="6611" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E311589"/>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="17374B0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="0B10C1E8"/>
-[...1 lines deleted...]
-      <w:start w:val="1"/>
+    <w:tmpl w:val="AA40F55A"/>
+    <w:lvl w:ilvl="0" w:tplc="3536C2AC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="417" w:hanging="284"/>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:hint="default"/>
-[...2 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
       </w:rPr>
-    </w:lvl>
-[...1204 lines deleted...]
-      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
-      <w:lvlText w:val="%2)"/>
+      <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
@@ -13395,277 +13647,646 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1723404696">
-    <w:abstractNumId w:val="31"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E414860"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE528002"/>
+    <w:lvl w:ilvl="0" w:tplc="3536C2AC">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Verdana" w:eastAsia="Times New Roman" w:hAnsi="Verdana" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22EA224F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E42C9E0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="851" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1571" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2291" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3011" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3731" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4451" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5171" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5891" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6611" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F184714"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D07CB1F4"/>
+    <w:lvl w:ilvl="0" w:tplc="90FE04F6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F92078C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="16643F54"/>
+    <w:lvl w:ilvl="0" w:tplc="A7060132">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0C0A0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="547960A6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9E42C9E0"/>
+    <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1)"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="863830645">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2067221475">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="2" w16cid:durableId="229312502">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="896237083">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="3" w16cid:durableId="964196718">
+    <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1135102416">
+  <w:num w:numId="4" w16cid:durableId="167722918">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="2101175557">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1647391100">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="2007780839">
-    <w:abstractNumId w:val="33"/>
+  <w:num w:numId="7" w16cid:durableId="275020753">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1211724015">
-[...35 lines deleted...]
-  <w:num w:numId="18" w16cid:durableId="634988064">
+  <w:num w:numId="8" w16cid:durableId="81293867">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="19" w16cid:durableId="1226457026">
-[...2 lines deleted...]
-  <w:num w:numId="20" w16cid:durableId="297075409">
+  <w:num w:numId="9" w16cid:durableId="2078896520">
     <w:abstractNumId w:val="8"/>
-  </w:num>
-[...64 lines deleted...]
-    <w:abstractNumId w:val="41"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="60"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:defaultTabStop w:val="720"/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-  <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...9 lines deleted...]
-  </w:endnotePr>
   <w:compat>
-    <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00037658"/>
-[...17 lines deleted...]
-    <w:rsid w:val="00FF1919"/>
+    <w:rsidRoot w:val="00780E5C"/>
+    <w:rsid w:val="000B5456"/>
+    <w:rsid w:val="000D48C1"/>
+    <w:rsid w:val="002309E2"/>
+    <w:rsid w:val="00322AE6"/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rsid w:val="009D69F8"/>
+    <w:rsid w:val="00A21E67"/>
+    <w:rsid w:val="00A4106B"/>
+    <w:rsid w:val="00B352F6"/>
+    <w:rsid w:val="00B87EAB"/>
+    <w:rsid w:val="00C63E02"/>
+    <w:rsid w:val="00D51418"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="780D7C8B"/>
-  <w15:docId w15:val="{1E1C8A3F-B62E-4247-A906-F3F72FFBAB18}"/>
+  <w14:docId w14:val="31F47EEC"/>
+  <w15:chartTrackingRefBased/>
+  <w15:docId w15:val="{B62A645F-A49A-4DF8-B30B-202E6E654590}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-[...1 lines deleted...]
-        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:widowControl w:val="0"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
-    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -14000,538 +14621,1000 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rPr>
-[...1 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="9"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo1Car"/>
     <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
     <w:pPr>
-      <w:ind w:left="1241"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
-[...2 lines deleted...]
-      <w:u w:val="single"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo2Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo3Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo4Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo5Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo6Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo7Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo8Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Ttulo9Car"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
-[...1 lines deleted...]
-    <w:uiPriority w:val="2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo1Car">
+    <w:name w:val="Título 1 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo1"/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo2Car">
+    <w:name w:val="Título 2 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo2"/>
+    <w:uiPriority w:val="9"/>
     <w:semiHidden/>
-    <w:unhideWhenUsed/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo3Car">
+    <w:name w:val="Título 3 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo4Car">
+    <w:name w:val="Título 4 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo5Car">
+    <w:name w:val="Título 5 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo6Car">
+    <w:name w:val="Título 6 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo7Car">
+    <w:name w:val="Título 7 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo8Car">
+    <w:name w:val="Título 8 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Ttulo9Car">
+    <w:name w:val="Título 9 Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Ttulo">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TtuloCar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:tblPr>
-[...13 lines deleted...]
-    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
     <w:pPr>
-      <w:ind w:left="1601" w:hanging="360"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TtuloCar">
+    <w:name w:val="Título Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Ttulo"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subttulo">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubttuloCar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubttuloCar">
+    <w:name w:val="Subtítulo Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Subttulo"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Cita">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitaCar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitaCar">
+    <w:name w:val="Cita Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Cita"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
-    <w:aliases w:val="Lista - Párrafo,Arial 8,List Paragraph,List Paragraph1,Normal N3,Gráfico Título,Párrafo 1,Párrafo,Lista sin Numerar,Párrafo de lista4,Tabla,Párrafo de lista6,Párrafo de lista - cat,Bullet,lista graficos,Párrafo de lista11,Heading3.1,2,L"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PrrafodelistaCar"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
-    <w:name w:val="Table Paragraph"/>
+  <w:style w:type="character" w:styleId="nfasisintenso">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Citadestacada">
+    <w:name w:val="Intense Quote"/>
     <w:basedOn w:val="Normal"/>
-    <w:uiPriority w:val="1"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="CitadestacadaCar"/>
+    <w:uiPriority w:val="30"/>
     <w:qFormat/>
-  </w:style>
-[...13 lines deleted...]
-    <w:rsid w:val="008D107C"/>
+    <w:rsid w:val="00780E5C"/>
     <w:pPr>
-      <w:widowControl/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Aptos" w:hAnsi="Aptos" w:cs="Aptos"/>
-      <w:lang w:eastAsia="es-ES"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Encabezado">
-[...2 lines deleted...]
-    <w:link w:val="EncabezadoCar"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CitadestacadaCar">
+    <w:name w:val="Cita destacada Car"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:link w:val="Citadestacada"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Referenciaintensa">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="Fuentedeprrafopredeter"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00780E5C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="Tablaconcuadrcula">
+    <w:name w:val="Table Grid"/>
+    <w:aliases w:val="Tabla con cuadrícula adif"/>
+    <w:basedOn w:val="Tablanormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00A4106B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentario">
+    <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00133C5C"/>
-[...12 lines deleted...]
-    <w:rsid w:val="00133C5C"/>
+    <w:rsid w:val="00A4106B"/>
     <w:rPr>
-      <w:lang w:val="es-ES"/>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Piedepgina">
-    <w:name w:val="footer"/>
+  <w:style w:type="paragraph" w:styleId="Textocomentario">
+    <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="PiedepginaCar"/>
+    <w:link w:val="TextocomentarioCar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00133C5C"/>
+    <w:rsid w:val="00A4106B"/>
     <w:pPr>
-      <w:tabs>
-[...2 lines deleted...]
-      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-ES"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="PiedepginaCar">
-    <w:name w:val="Pie de página Car"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextocomentarioCar">
+    <w:name w:val="Texto comentario Car"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
-    <w:link w:val="Piedepgina"/>
+    <w:link w:val="Textocomentario"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00133C5C"/>
+    <w:rsid w:val="00A4106B"/>
     <w:rPr>
-      <w:lang w:val="es-ES"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="es-ES"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Revisin">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D51418"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="1F497D"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="EEECE1"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4F81BD"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="C0504D"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="9BBB59"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="8064A2"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4BACC6"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="F79646"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0000FF"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="800080"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="50000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="35000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="37000"/>
-                <a:satMod val="300000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:tint val="15000"/>
-                <a:satMod val="350000"/>
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="1"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="80000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:shade val="93000"/>
-                <a:satMod val="130000"/>
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="16200000" scaled="0"/>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
-            <a:schemeClr val="phClr">
-[...2 lines deleted...]
-            </a:schemeClr>
+            <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-        </a:ln>
-[...4 lines deleted...]
-          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="38000"/>
+                <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
-        </a:effectStyle>
-[...27 lines deleted...]
-          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="40000"/>
-                <a:satMod val="350000"/>
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="40000">
+            <a:gs pos="50000">
               <a:schemeClr val="phClr">
-                <a:tint val="45000"/>
-[...1 lines deleted...]
-                <a:satMod val="350000"/>
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="20000"/>
-                <a:satMod val="255000"/>
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:path path="circle">
-[...20 lines deleted...]
-          </a:path>
+          <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+    </a:ext>
+  </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>2582</Characters>
+  <Pages>14</Pages>
+  <Words>3601</Words>
+  <Characters>19809</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>165</Lines>
+  <Paragraphs>46</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3045</CharactersWithSpaces>
+  <CharactersWithSpaces>23364</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Esther Ana Montes Vera</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>Asesoría Jurídica</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
-
-[...9 lines deleted...]
-</file>