--- v0 (2026-02-01)
+++ v1 (2026-06-15)
@@ -1,2203 +1,592 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-[...13 lines deleted...]
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings" Extension="bin"/>
+  <Default ContentType="image/jpeg" Extension="jpeg"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml" PartName="/xl/tables/table1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.theme+xml" PartName="/xl/theme/theme1.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/>
+<Relationship Id="rId2" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/>
+<Relationship Id="rId3" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/>
+</Relationships>
+
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="28827"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ico691\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\ACTIVOS ADJUDICADOS\SITUACIÓN ACTIVOS\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{D45D69D2-4DF4-48F5-899B-1ADF0AC75B82}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E7D47E8D-5D7D-4B62-A45D-807729329F32}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="879" xr2:uid="{9EFE82FE-BA34-4D07-A1A2-51D8D9DCE1F5}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{B61BFC49-4F26-4EEE-9C4C-B2AB500BBDBC}"/>
   </bookViews>
   <sheets>
-    <sheet name="GARANTÍAS ADJUDICADAS" sheetId="1" r:id="rId1"/>
+    <sheet name="INVENTARIO ADJUDICADOS" sheetId="46" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'GARANTÍAS ADJUDICADAS'!#REF!</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'GARANTÍAS ADJUDICADAS'!$A$1:$L$45</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'INVENTARIO ADJUDICADOS'!$A$1:$C$49</definedName>
     <definedName name="BAJAS">#REF!</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
-[...303 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="428" uniqueCount="263">
-[...762 lines deleted...]
-    <t>La Pobla De Farnals</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="53">
+  <si>
+    <t>NO</t>
+  </si>
+  <si>
+    <t>SÍ</t>
+  </si>
+  <si>
+    <t>FINCA RÚSTICA CON UNA SUPERFICIE TOTAL DE 368 m², EN EL POLÍGONO CATASTRAL Nº 8 DE ALBUDEITE (MURCIA)</t>
+  </si>
+  <si>
+    <t>FINCA RÚSTICA DE REGADÍO, CON UNA SUPERFICIE TOTAL DE 1.365 m², EN EL POLÍGONO CATASTRAL Nº 17 DE VILLANUEVA DE CASTELLÓN (VALENCIA)</t>
+  </si>
+  <si>
+    <t>FINCA RÚSTICA DE REGADÍO, CON UNA SUPERFICIE TOTAL DE 1.245 m², EN EL POLÍGONO CATASTRAL Nº 16 DE VILLANUEVA DE CASTELLÓN (VALENCIA)</t>
+  </si>
+  <si>
+    <t>FINCA RÚSTICA CON UNA SUPERFICIE TOTAL DE 1.246 m², EN EL POLÍGONO CATASTRAL Nº 4 DE LLOCNOU DE SANT JERONI (VALENCIA)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FINCA RÚSTICA CON UNA SUPERFICIE TOTAL DE 559 m², EN EL POLÍGONO CATASTRAL Nº 2 DE PLIEGO (MURCIA)  </t>
+  </si>
+  <si>
+    <t>PARCELA RESULTANTE DE USO RESIDENCIAL PLURIFAMILIAR (6 VIVIENDAS) INCLUIDA EN EL "SECTOR-102-MAOÑO" DE SANTA CRUZ DE BEZANA (CANTABRIA)</t>
+  </si>
+  <si>
+    <t>SOLAR DE USO RESIDENCIAL (MÁXIMO TRES PLANTAS) CON UNA SUPERFICIE DE 329 m2 EN LA C/MESTRA CARME MASSOT DE PUIGVERD DE LLEIDA (LLEIDA)</t>
+  </si>
+  <si>
+    <t>PARCELA, CLASIFICADA COMO SUELO URBANIZABLE PROGRAMADO, CON UNA SUPERFICIE DE 14.705 m² INCLUIDO EN EL SECTOR 1 LES COMES DE CAMBRILS (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>DOS FINCAS RÚSTICAS DE REGADÍO, CON UNA SUPERFICIE TOTAL DE 10.201 m2, EN EL POLÍGONO CATASTRAL Nº 25 DE ALGINET (VALENCIA)</t>
+  </si>
+  <si>
+    <t>DOS FINCAS RÚSTICAS COLINDANTES SIN EXPLOTAR (MONTE BAJO Y PINAR), CON UNA SUPERFICIE TOTAL DE 49.860 m2, EN EL POLÍGONO CATASTRAL Nº 17 DE CARCAIXENT (VALENCIA)</t>
+  </si>
+  <si>
+    <t>PARCELA DE SUELO URBANIZABLE DE 338,00 m2 SITUADA CONFORME PP SECTOR ZU-SU-JA3, PARCELA R3-C, AVILESES, (MURCIA)</t>
+  </si>
+  <si>
+    <t>PLAZAS DE GARAJE  EN EL SÓTANO -1 DE UN EDIFICIO RESIDENCIAL ALCALDE JOAN BERTRAN DE REUS (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>Nº inventario</t>
+  </si>
+  <si>
+    <t>Disponible venta</t>
+  </si>
+  <si>
+    <t>Descripción comercial</t>
+  </si>
+  <si>
+    <t>CASA ENTRE MEDIANERAS DE DOS PLANTAS Y 3 DORMITORIOS CON UNA SUPERFICIE CONSTRUIDA DE 284 m2, EN LA C/ SAN GAIETA DE ALZIRA (VALENCIA)</t>
+  </si>
+  <si>
+    <t>SOLAR URBANO CON UNA SUPERFICIE DE 80 m², EN C/ ESTACIÓN DE LANGREO (ASTURIAS)</t>
+  </si>
+  <si>
+    <t>SOLAR URBANO CON UNA SUPERFICIE DE 322 m², EN C/ SAN FRANCISCO JAVIER  S.N DE ARUCAS (GRAN CANARIA) (LAS PALMAS)</t>
+  </si>
+  <si>
+    <t>LOCAL COMERCIAL CON UNA SUPERFICIE DE 514 m², EN C/ JACINT BENAVENT DE GANDIA (VALENCIA)</t>
+  </si>
+  <si>
+    <t>PISO DE 3 DORMITORIOS CON UNA SUPERFICIE CONSTRUIDA DE 107 m2, EN LA C/ DR. FLEMING DE ALZIRA (VALENCIA)</t>
+  </si>
+  <si>
+    <t>FINCA RÚSTICA DE CON UNA SUPERFICIE TOTAL DE 14710 m², EN EL POLÍGONO CATASTRAL Nº 4 DE VALDÁLIGA (CANTABRIA)</t>
+  </si>
+  <si>
+    <t>SOLAR URBANO CON UNA SUPERFICIE DE 43 m², EN TRAVESÍA DEL CASTILLO DE ORIHUELA (ALICANTE)</t>
+  </si>
+  <si>
+    <t>EDIFICIO (LOCAL DIÁFANO) DE 112 m², EN LA C/ HUMBERTO JANSSEN DE BENAHADUX (ALMERÍA)</t>
+  </si>
+  <si>
+    <t>EDIFICIO DE 2 PLANTAS CON UNA SUPERFICIE DE 372 m², EN C/ PADRE MANJÓN DE SORIHUELA DE GUADALIMAR (JAÉN)</t>
+  </si>
+  <si>
+    <t>CASA ENTRE MEDIANERAS DE 3 DORMITORIOS CON UNA SUPERFICIE CONSTRUIDA DE 143 m2, EN LA C/ CALVARI VELL DE PEGO (ALICANTE)</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SUELO URBANO DE 74 m²,  EN LA C/ RINCÓN DE CAPILLAS DE ORIHUELA (ALICANTE) </t>
+  </si>
+  <si>
+    <t>PISO DE 4 DORMITORIOS CON UNA SUPERFICIE CONSTRUIDA DE 85 m2, EN LA C/ BARRIO DE SAN ANTONIO DE LA SEU D'URGELL (LLEIDA)</t>
+  </si>
+  <si>
+    <t>PISO DE 4 DORMITORIOS CON UNA SUPERFICIE CONSTRUIDA DE 85 m2, EN LA AVDA. TOSSAL DE BENIGANIM (VALENCIA)</t>
+  </si>
+  <si>
+    <t>PISO DE 4 DORMITORIOS CON UNA SUPERFICIE DE 142 m², EN BAJADA DE LA ESTACIÓN DE XÀTIVA (VALENCIA)</t>
+  </si>
+  <si>
+    <t>SOLAR DE USO RESIDENCIAL (MÁXIMO DOS PLANTAS) CON UNA SUPERFICIE DE 166 m², EN EL POBLADO ALFONSO XII DE ISLA MAYOR (SEVILLA)</t>
+  </si>
+  <si>
+    <t>PLAZA DE GARAJE EN EDIFICIO RESIDENCIAL CON UNA SUPERFICIE DE 25 m², EN C/ PÉREZ GALDÓS DE ALGINET (VALENCIA)</t>
+  </si>
+  <si>
+    <t>LOCAL CON UNA SUPERFICIE TOTAL DE 675 m2 (PLANTA BAJA Y PLANTA SÓTANO), A PIE DE LA C/ TORRES MIRANDA DE MADRID (MADRID)</t>
+  </si>
+  <si>
+    <t>PLAZAS DE GARAJE (VENTA INDIVIDUAL, EN TOTAL CINCO PLAZAS), EN EL SÓTANO -1 DE UN EDIFICIO RESIDENCIAL EN LA C/ EL PILAR EN EL PALMAR DE MURCIA</t>
+  </si>
+  <si>
+    <t>PARCELA, CLASIFICADA COMO SUELO URBANIZABLE PROGRAMADO, CON UNA SUPERFICIE DE 14673 m², EN BARRIO DE ALZA, Pº CASARES DE SAN SEBASTIAN (GUIPÚZCOA)</t>
+  </si>
+  <si>
+    <t>PARCELA, CLASIFICADA COMO SUELO URBANIZABLE PROGRAMADO, CON UNA SUPERFICIE DE 13075 m², EN CAMINO DE ARTXIPI DE SAN SEBASTIAN (GUIPÚZCOA)</t>
+  </si>
+  <si>
+    <t>FINCA RÚSTICA DE REGADÍO CON UNA SUPERFICIE TOTAL DE 9360 m², EN EL POLÍGONO CATASTRAL Nº 13  DE ASPE (ALICANTE)</t>
+  </si>
+  <si>
+    <t>PARCELA, CLASIFICADA COMO SUELO URBANIZABLE PROGRAMADO, CON UNA SUPERFICIE DE 611 m², EN C/PINTOR AGRASOT (LOS AZOTES S/N) DE ORIHUELA (ALICANTE)</t>
+  </si>
+  <si>
+    <t>FINCA RÚSTICA DE SECANO CON UNA SUPERFICIE TOTAL DE 5580 m², EN EL POLÍGONO CATASTRAL Nº 2 DE ABANILLA (MURCIA)</t>
+  </si>
+  <si>
+    <t>SOLAR DE USO RESIDENCIAL UNIFAMILIAR Y TERCIARIO (MÁXIMO TRES PLANTAS) CON UNA SUPERFICIE DE 240 m2, EN LA C/UNIÓN DE LA BARONA-VALL D'ALBA (CASTELLÓN)</t>
+  </si>
+  <si>
+    <t>PARCELA, CLASIFICADA COMO SUELO URBANIZABLE PROGRAMADO, CON UNA SUPERFICIE DE 19.483 m², EN LA CLARIANA DE CASTELLET I LA GORNAL (BARCELONA)</t>
+  </si>
+  <si>
+    <t>PARCELA, CLASIFICADA COMO SUELO URBANIZABLE PROGRAMADO, CON UNA SUPERFICIE DE 6570 m² EN SECTOR 43: POLÍGONO 22, PARCELA 250D DE VINAROZ (CASTELLÓN)</t>
+  </si>
+  <si>
+    <t>CASA ENTRE MEDIANERAS EN DOS PLANTAS CON UNA SUPERFICIE APROXIMADA DE  473 m2, EN UNA PARCELA DE 1.108 m2 EN VILLALIBRE-PRIARANZA DE BIERZO (LEÓN)</t>
+  </si>
+  <si>
+    <t>PLAZA DE GARAJE Y TRASTERO EL SÓTANO -1 DE UN EDIFICIO RESIDENCIAL CON UNA SUPERFICIE DE 56 m², EN AVDA. AUSIAS MARCH DE BENIFAIÓ (VALENCIA)</t>
+  </si>
+  <si>
+    <t>LOCAL EN PLANTA BAJA CON UNA SUPERFICIE DE 18 m² EN C/ MAJOR DE MONTMELÓ (BARCELONA)</t>
+  </si>
+  <si>
+    <t>PISO EN EDIFICIO RESIDENCIAL CON UNA SUPERFICIE DE 123 m², EN AV. PAÍS VALENCIA DE LA POBLA DE FARNAIS (VALENCIA)</t>
+  </si>
+  <si>
+    <t>FINCA RÚSTICA DE REGADÍO CON UNA SUPERFICIE TOTAL DE 1911 m², EN EL POLÍGONO CATASTRAL Nº 39 DE AMPOSTA (TARRAGONA)</t>
+  </si>
+  <si>
+    <t>PLAZA DE GARAJE EN SÓTANO -2 DE UN EDIFICIO RESIDENCIAL CON UNA SUPERFICIE DE 10 m², EN AV. ALMASSERA DE SAN VICENTE DEL RASPEIG (ALICANTE)</t>
+  </si>
+  <si>
+    <t>VIVIENDA AISLADA DE 6 DORMITORIOS CON UNA SUPERFICIE DE 350 m2 Y PARCELA DE 2230 m2, EN LA URBANIZACIÓN LLOMA LA VERGE DE PICASSENT (VALENCIA)</t>
+  </si>
+  <si>
+    <t>CASA ENTRE MEDIANERAS DE UNA PLANTA CON UNA SUPERFICIE APROXIMADA DE  223 m2 EN VILLARROBLEDO (ALBACETE)</t>
+  </si>
+  <si>
+    <t>Si desea recibir información de algún inmueble disponible a la venta, puede solicitarla dirigiéndose a:
+gestion.activos@ico.es</t>
   </si>
   <si>
     <r>
-      <t>PU</t>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
+        <family val="2"/>
+      </rPr>
+      <t xml:space="preserve">INMUEBLES ADJUDICADOS TITULARIDAD DEL INSTITUTO DE CRÉDITO OFICIAL </t>
     </r>
     <r>
       <rPr>
-        <sz val="14"/>
-[...1 lines deleted...]
-        <rFont val="Calibri"/>
+        <b/>
+        <sz val="9"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>ç</t>
+      <t xml:space="preserve">
+</t>
     </r>
     <r>
       <rPr>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <rFont val="Calibri"/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <rFont val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
       </rPr>
-      <t>OL</t>
+      <t>(Marzo 2026)</t>
     </r>
-  </si>
-[...32 lines deleted...]
-    <t>AGRARIO REGADÍO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="4">
-[...12 lines deleted...]
-    </font>
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="8"/>
-      <color indexed="81"/>
-      <name val="Tahoma"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="8"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...27 lines deleted...]
-      <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="8"/>
-      <color indexed="81"/>
-[...6 lines deleted...]
-      <name val="Tahoma"/>
+      <color theme="0"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="9"/>
-      <color indexed="81"/>
-      <name val="Tahoma"/>
+      <color theme="0"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
-      <color rgb="FF0000FF"/>
-[...7 lines deleted...]
-      <name val="Tahoma"/>
+      <color theme="0"/>
+      <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <sz val="10"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="8"/>
+      <color theme="0"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
-[...19 lines deleted...]
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6" tint="-0.249977111117893"/>
+        <fgColor rgb="FFECAB00"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="6"/>
+        <fgColor rgb="FF9D1835"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="0" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="4">
+  <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thick">
-[...1 lines deleted...]
-      </left>
+      <left/>
       <right/>
-      <top/>
-[...18 lines deleted...]
-      <bottom/>
+      <top style="thin">
+        <color theme="1"/>
+      </top>
+      <bottom style="thin">
+        <color theme="1"/>
+      </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="3">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
-    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="39">
+  <cellXfs count="9">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="6" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...62 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="3" fillId="0" borderId="0" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" indent="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1" indent="1"/>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1" indent="1"/>
     </xf>
-    <xf numFmtId="166" fontId="7" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1" applyProtection="1">
-[...47 lines deleted...]
-      <alignment horizontal="left" vertical="center"/>
+    <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
-  <cellStyles count="3">
-    <cellStyle name="Millares" xfId="1" builtinId="3"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Porcentaje" xfId="2" builtinId="5"/>
   </cellStyles>
-  <dxfs count="30">
-[...11 lines deleted...]
-    </dxf>
+  <dxfs count="5">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <name val="Calibri"/>
+        <sz val="8"/>
+        <color theme="0"/>
+        <name val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...29 lines deleted...]
-      <numFmt numFmtId="166" formatCode="#,#00.00\ &quot;m²&quot;"/>
       <fill>
-        <patternFill patternType="none">
+        <patternFill patternType="solid">
           <fgColor indexed="64"/>
-          <bgColor indexed="65"/>
+          <bgColor theme="0" tint="-0.499984740745262"/>
         </patternFill>
       </fill>
-      <alignment horizontal="right" vertical="center" textRotation="0" wrapText="0" indent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...209 lines deleted...]
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
+        <sz val="8"/>
         <color theme="1"/>
-        <name val="Calibri"/>
-        <scheme val="minor"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
-      <fill>
-[...101 lines deleted...]
-      <protection locked="0" hidden="0"/>
+      <alignment vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-[...2 lines deleted...]
-        <scheme val="minor"/>
+        <sz val="8"/>
+        <color auto="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
       </font>
-      <fill>
-[...4 lines deleted...]
-      </fill>
       <alignment horizontal="general" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-      <protection locked="1" hidden="0"/>
     </dxf>
     <dxf>
       <font>
-        <b/>
+        <b val="0"/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
-        <sz val="10"/>
-[...1 lines deleted...]
-        <name val="Calibri"/>
+        <sz val="8"/>
+        <color theme="1"/>
+        <name val="Arial"/>
         <family val="2"/>
-        <scheme val="minor"/>
+        <scheme val="none"/>
       </font>
-      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-[...7 lines deleted...]
-      </border>
+      <alignment horizontal="left" vertical="center" textRotation="0" wrapText="1" relativeIndent="1" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
-      <font>
-[...95 lines deleted...]
-      <protection locked="0" hidden="0"/>
+      <alignment vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF0000FF"/>
+      <color rgb="FFCC0000"/>
+      <color rgb="FFFF33CC"/>
       <color rgb="FFCCECFF"/>
-      <color rgb="FFFF33CC"/>
-      <color rgb="FFCC0000"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/>
+<Relationship Id="rId2" Target="theme/theme1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme"/>
+<Relationship Id="rId3" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
+<Relationship Id="rId4" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/>
+</Relationships>
+
+</file>
+
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Target="../media/image1.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image"/>
+</Relationships>
+
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-  <xdr:twoCellAnchor editAs="absolute">
+  <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
-      <xdr:col>31</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>400015</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>58521</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>47962</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>35</xdr:col>
-[...2 lines deleted...]
-      <xdr:rowOff>267550</xdr:rowOff>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>745874</xdr:colOff>
+      <xdr:row>0</xdr:row>
+      <xdr:rowOff>472496</xdr:rowOff>
     </xdr:to>
-    <xdr:sp macro="" textlink="">
-[...1 lines deleted...]
-        <xdr:cNvPr id="1134" name="Text Box 110" hidden="1">
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="2" name="Imagen 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-00006E040000}"/>
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6ADE4FA8-F7F0-4FC2-AA8B-739B3D6A2031}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
-        <xdr:cNvSpPr txBox="1">
-[...3 lines deleted...]
-      <xdr:spPr bwMode="auto">
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill rotWithShape="1">
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
+        <a:srcRect l="8706" t="13817" r="7234" b="12970"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
         <a:xfrm>
-          <a:off x="33270825" y="21736050"/>
-          <a:ext cx="2476500" cy="685800"/>
+          <a:off x="58521" y="47962"/>
+          <a:ext cx="679733" cy="424534"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
-        <a:solidFill>
-[...19 lines deleted...]
-        </a:extLst>
       </xdr:spPr>
-    </xdr:sp>
+    </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="3" xr:uid="{00000000-000C-0000-FFFF-FFFF00000000}" name="EXPEDIENTES" displayName="EXPEDIENTES" ref="A2:M54" totalsRowCount="1" headerRowDxfId="29" dataDxfId="28" totalsRowDxfId="27">
-[...14 lines deleted...]
-    <tableColumn id="36" xr3:uid="{00000000-0010-0000-0000-000024000000}" name="IDUFIR" dataDxfId="2" totalsRowDxfId="1"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{812B80BB-D915-4BB4-8BCF-2723499EAB06}" name="Tabla1" displayName="Tabla1" ref="A3:C49" totalsRowShown="0" headerRowDxfId="0" dataDxfId="4">
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{586458C9-0055-4467-90AD-035749EB4DE2}" name="Nº inventario" dataDxfId="3"/>
+    <tableColumn id="8" xr3:uid="{4162E8D6-E994-4870-A9D4-18CE825589F7}" name="Disponible venta" dataDxfId="2"/>
+    <tableColumn id="7" xr3:uid="{8880BC97-C48E-4B6F-9FD9-CCD9422DA693}" name="Descripción comercial" dataDxfId="1"/>
   </tableColumns>
-  <tableStyleInfo name="TableStyleMedium4" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+  <tableStyleInfo name="TableStyleLight1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -2442,2251 +831,642 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Target="../printerSettings/printerSettings1.bin" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings"/>
+<Relationship Id="rId2" Target="../drawings/drawing1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing"/>
+<Relationship Id="rId3" Target="../tables/table1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table"/>
+</Relationships>
+
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{8589E187-A07A-4950-BFF0-58C4DC4A4378}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:M54"/>
+  <dimension ref="A1:C49"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
-      <selection activeCell="S43" sqref="S43"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A2" sqref="A2:C2"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
+  <sheetFormatPr baseColWidth="10" defaultColWidth="11.44140625" defaultRowHeight="10.199999999999999" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="14.85546875" style="14" bestFit="1" customWidth="1"/>
-[...12 lines deleted...]
-    <col min="14" max="16384" width="11.42578125" style="14"/>
+    <col min="1" max="1" width="12.5546875" style="4" customWidth="1"/>
+    <col min="2" max="2" width="8.21875" style="2" customWidth="1"/>
+    <col min="3" max="3" width="79.21875" style="2" customWidth="1"/>
+    <col min="4" max="16384" width="11.44140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13" s="5" customFormat="1" ht="30" customHeight="1" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B1" s="3" t="s">
+    <row r="1" spans="1:3" ht="42" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A1" s="3"/>
+      <c r="B1" s="5"/>
+      <c r="C1" s="5" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3" ht="30" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A2" s="6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B2" s="6"/>
+      <c r="C2" s="6"/>
+    </row>
+    <row r="3" spans="1:3" ht="23.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A3" s="7" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" s="8" t="s">
+        <v>15</v>
+      </c>
+      <c r="C3" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="4">
+        <v>108000</v>
+      </c>
+      <c r="B4" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C4" s="2" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="4">
+        <v>161000</v>
+      </c>
+      <c r="B5" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C5" s="2" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="4">
+        <v>317000</v>
+      </c>
+      <c r="B6" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C6" s="2" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="4">
+        <v>320000</v>
+      </c>
+      <c r="B7" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C7" s="2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="4">
+        <v>331000</v>
+      </c>
+      <c r="B8" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C8" s="2" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="4">
+        <v>340000</v>
+      </c>
+      <c r="B9" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="4">
+        <v>345000</v>
+      </c>
+      <c r="B10" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="4">
+        <v>346000</v>
+      </c>
+      <c r="B11" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="12" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="4">
+        <v>348000</v>
+      </c>
+      <c r="B12" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A13" s="4">
+        <v>351000</v>
+      </c>
+      <c r="B13" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A14" s="4">
+        <v>363000</v>
+      </c>
+      <c r="B14" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>25</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A15" s="4">
+        <v>375000</v>
+      </c>
+      <c r="B15" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A16" s="4">
+        <v>386000</v>
+      </c>
+      <c r="B16" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="17" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A17" s="4">
+        <v>388000</v>
+      </c>
+      <c r="B17" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="18" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="4">
+        <v>390000</v>
+      </c>
+      <c r="B18" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>30</v>
+      </c>
+    </row>
+    <row r="19" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A19" s="4">
+        <v>395000</v>
+      </c>
+      <c r="B19" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="20" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="4">
+        <v>396000</v>
+      </c>
+      <c r="B20" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="21" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A21" s="4">
+        <v>404000</v>
+      </c>
+      <c r="B21" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="22" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="4">
+        <v>420000</v>
+      </c>
+      <c r="B22" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="23" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A23" s="4">
+        <v>427000</v>
+      </c>
+      <c r="B23" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="24" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="4">
+        <v>428000</v>
+      </c>
+      <c r="B24" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="25" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A25" s="4">
+        <v>432000</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="26" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="4">
+        <v>434000</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="27" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="4">
+        <v>438000</v>
+      </c>
+      <c r="B27" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="28" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="4">
+        <v>439000</v>
+      </c>
+      <c r="B28" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="29" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="4">
+        <v>440000</v>
+      </c>
+      <c r="B29" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="30" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="4">
+        <v>444000</v>
+      </c>
+      <c r="B30" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="31" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A31" s="4">
+        <v>445000</v>
+      </c>
+      <c r="B31" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="32" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="4">
+        <v>446000</v>
+      </c>
+      <c r="B32" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="33" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A33" s="4">
+        <v>449000</v>
+      </c>
+      <c r="B33" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="34" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="4">
+        <v>450000</v>
+      </c>
+      <c r="B34" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="35" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="4">
+        <v>454000</v>
+      </c>
+      <c r="B35" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="36" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="4">
+        <v>455000</v>
+      </c>
+      <c r="B36" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="37" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A37" s="4">
+        <v>457000</v>
+      </c>
+      <c r="B37" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="38" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A38" s="4">
+        <v>459000</v>
+      </c>
+      <c r="B38" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="39" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="4">
+        <v>464000</v>
+      </c>
+      <c r="B39" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="40" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A40" s="4">
+        <v>467000</v>
+      </c>
+      <c r="B40" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="41" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A41" s="4">
+        <v>468000</v>
+      </c>
+      <c r="B41" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="42" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="4">
+        <v>469000</v>
+      </c>
+      <c r="B42" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="43" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A43" s="4">
+        <v>476000</v>
+      </c>
+      <c r="B43" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C43" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="C1" s="2"/>
-[...152 lines deleted...]
-      <c r="E5" s="20" t="s">
+    </row>
+    <row r="44" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A44" s="4">
+        <v>477000</v>
+      </c>
+      <c r="B44" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C44" s="2" t="s">
         <v>13</v>
       </c>
-      <c r="F5" s="17" t="s">
+    </row>
+    <row r="45" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A45" s="4">
+        <v>478000</v>
+      </c>
+      <c r="B45" s="1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="46" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A46" s="4">
+        <v>480000</v>
+      </c>
+      <c r="B46" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="47" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A47" s="4">
+        <v>481000</v>
+      </c>
+      <c r="B47" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="48" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A48" s="4">
+        <v>482000</v>
+      </c>
+      <c r="B48" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="49" spans="1:3" ht="21" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A49" s="4">
+        <v>484000</v>
+      </c>
+      <c r="B49" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="C49" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="G5" s="17" t="s">
-[...1959 lines deleted...]
-      <c r="L54" s="29"/>
     </row>
   </sheetData>
-  <sheetProtection formatCells="0" selectLockedCells="1" sort="0" autoFilter="0"/>
-[...8 lines deleted...]
-  </conditionalFormatting>
+  <mergeCells count="1">
+    <mergeCell ref="A2:C2"/>
+  </mergeCells>
   <printOptions horizontalCentered="1"/>
-  <pageMargins left="0.23622047244094491" right="0.23622047244094491" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
-  <pageSetup paperSize="8" scale="37" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageMargins left="0.31496062992125984" right="0.31496062992125984" top="0.35433070866141736" bottom="0.35433070866141736" header="0.31496062992125984" footer="0.31496062992125984"/>
+  <pageSetup paperSize="9" scale="98" fitToHeight="0" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId1"/>
   <drawing r:id="rId2"/>
-  <legacyDrawing r:id="rId3"/>
   <tableParts count="1">
-    <tablePart r:id="rId4"/>
+    <tablePart r:id="rId3"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Application/>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector baseType="variant" size="4">
       <vt:variant>
         <vt:lpstr>Hojas de cálculo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Rangos con nombre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="2" baseType="lpstr">
-[...1 lines deleted...]
-      <vt:lpstr>'GARANTÍAS ADJUDICADAS'!Área_de_impresión</vt:lpstr>
+    <vt:vector baseType="lpstr" size="2">
+      <vt:lpstr>INVENTARIO ADJUDICADOS</vt:lpstr>
+      <vt:lpstr>'INVENTARIO ADJUDICADOS'!Área_de_impresión</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
+  <Company/>
+  <Template/>
+  <Manager/>
+  <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...4 lines deleted...]
-  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>INSTITUTO DE CRÉDITO OFICIAL</dc:creator>
+  <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>